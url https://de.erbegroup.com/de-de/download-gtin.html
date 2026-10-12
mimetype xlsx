--- v4 (2026-08-28)
+++ v5 (2026-10-12)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3785" uniqueCount="3785">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3761" uniqueCount="3761">
   <si>
     <t>10134-000</t>
   </si>
   <si>
     <t>ERBE APC 2 (für VIO®) Argon-Plasma Koagulationsgerät</t>
   </si>
   <si>
     <t>04050147000193</t>
   </si>
   <si>
     <t>10135-000</t>
   </si>
   <si>
     <t>APC 3 Argonplasma-Koagulationsgerät</t>
   </si>
   <si>
     <t>04050147015692</t>
   </si>
   <si>
     <t>10140-100</t>
   </si>
   <si>
     <t>ERBE VIO® 300 D Hochfrequenz-Chirurgiegerät</t>
   </si>
   <si>
@@ -182,104 +182,77 @@
   <si>
     <t>ERBECRYO® 2 Kryochirurgiegerät</t>
   </si>
   <si>
     <t>04050147013797</t>
   </si>
   <si>
     <t>10800-002</t>
   </si>
   <si>
     <t>VIRON 1 Kamerakontrolleinheit</t>
   </si>
   <si>
     <t>04260214650040</t>
   </si>
   <si>
     <t>10800-006</t>
   </si>
   <si>
     <t>VIRON X Kamerakontrolleinheit</t>
   </si>
   <si>
     <t>04260386576216</t>
   </si>
   <si>
-    <t>10800-600</t>
-[...16 lines deleted...]
-  <si>
     <t>10801-002</t>
   </si>
   <si>
     <t>VIRON 1 Kamerakopf</t>
   </si>
   <si>
     <t>04260214650057</t>
   </si>
   <si>
     <t>10801-006</t>
   </si>
   <si>
     <t>VIRON X Kamerakopf</t>
   </si>
   <si>
     <t>04260386576223</t>
   </si>
   <si>
     <t>10820-000</t>
   </si>
   <si>
     <t>LED 610 Lichtquelle, Kaltlicht, 100-240VAC</t>
   </si>
   <si>
     <t>04260214650194</t>
   </si>
   <si>
-    <t>10820-001</t>
-[...7 lines deleted...]
-  <si>
     <t>10820-002</t>
   </si>
   <si>
     <t>LUMOS LED Lichtquelle WL &amp; NIR</t>
   </si>
   <si>
     <t>04260386576902</t>
   </si>
   <si>
     <t>10830-003</t>
   </si>
   <si>
     <t>CO2 Gas - Insufflator 45 l/min</t>
   </si>
   <si>
     <t>03760278267372</t>
   </si>
   <si>
     <t>10840-002</t>
   </si>
   <si>
     <t>VARIOFLOW Mehrzweckpumpe und Zubehör</t>
   </si>
   <si>
     <t>04260729830326</t>
@@ -647,56 +620,56 @@
   <si>
     <t>Anschlußleitung für zentrale Gasversorgung</t>
   </si>
   <si>
     <t>04050147000780</t>
   </si>
   <si>
     <t>20132-087</t>
   </si>
   <si>
     <t>Spülanschlußadapter für Applikatoren (VE 5 Stück)</t>
   </si>
   <si>
     <t>04050147000797</t>
   </si>
   <si>
     <t>04050147018273</t>
   </si>
   <si>
     <t>20132-095</t>
   </si>
   <si>
     <t>Spülanschlußadapter für flexible Sonden (VE 5 Stück)</t>
   </si>
   <si>
+    <t>04050147000803</t>
+  </si>
+  <si>
     <t>04050147018280</t>
   </si>
   <si>
-    <t>04050147000803</t>
-[...1 lines deleted...]
-  <si>
     <t>20132-158</t>
   </si>
   <si>
     <t>Anschlusskabel APC Sonde APC 2, APC 300, L 2,5 m</t>
   </si>
   <si>
     <t>04050147001145</t>
   </si>
   <si>
     <t>20132-165</t>
   </si>
   <si>
     <t>Argon-Gasflasche, 5 Liter leer, nach CGA 580 m</t>
   </si>
   <si>
     <t>04050147001176</t>
   </si>
   <si>
     <t>20132-171</t>
   </si>
   <si>
     <t>Argon-Gasflasche 5 Liter, leer</t>
   </si>
   <si>
     <t>04050147001206</t>
@@ -743,59 +716,59 @@
   <si>
     <t>04050147013902</t>
   </si>
   <si>
     <t>20132-215</t>
   </si>
   <si>
     <t>FiAPC®-Sonde m. Filter 2200 A ø 3,2mm, L 2,2m</t>
   </si>
   <si>
     <t>04050147013933</t>
   </si>
   <si>
     <t>04050147013940</t>
   </si>
   <si>
     <t>04050147013957</t>
   </si>
   <si>
     <t>20132-216</t>
   </si>
   <si>
     <t>FiAPC®-Sonde m. Filter 3000 A ø 2,3mm, L 3m</t>
   </si>
   <si>
+    <t>04050147013971</t>
+  </si>
+  <si>
     <t>04050147013964</t>
   </si>
   <si>
     <t>04050147013988</t>
   </si>
   <si>
-    <t>04050147013971</t>
-[...1 lines deleted...]
-  <si>
     <t>20132-217</t>
   </si>
   <si>
     <t>FiAPC®-Sonde m. Filter 2200 SC ø 2,3mm, L 2,2m</t>
   </si>
   <si>
     <t>04050147013995</t>
   </si>
   <si>
     <t>04050147014015</t>
   </si>
   <si>
     <t>04050147014008</t>
   </si>
   <si>
     <t>20132-218</t>
   </si>
   <si>
     <t>FiAPC®-Sonde m. Filter 2200 C ø 2,3mm, L 2,2m</t>
   </si>
   <si>
     <t>04050147014022</t>
   </si>
   <si>
     <t>04050147014039</t>
@@ -980,107 +953,107 @@
   <si>
     <t>04050147024458</t>
   </si>
   <si>
     <t>04050147024465</t>
   </si>
   <si>
     <t>20132-253</t>
   </si>
   <si>
     <t>APCapplicator Filter, Nadel, L 100mm</t>
   </si>
   <si>
     <t>04050147024472</t>
   </si>
   <si>
     <t>04050147024489</t>
   </si>
   <si>
     <t>20132-254</t>
   </si>
   <si>
     <t>APCapplicator Filter, Spatel, ø 5mm, L 350mm</t>
   </si>
   <si>
+    <t>04050147024496</t>
+  </si>
+  <si>
     <t>04050147024502</t>
   </si>
   <si>
-    <t>04050147024496</t>
-[...1 lines deleted...]
-  <si>
     <t>20132-255</t>
   </si>
   <si>
     <t>APCapplicator Filter, Nadel, ø 5mm, L 350mm</t>
   </si>
   <si>
+    <t>04050147024519</t>
+  </si>
+  <si>
     <t>04050147024526</t>
   </si>
   <si>
-    <t>04050147024519</t>
-[...1 lines deleted...]
-  <si>
     <t>20132-256</t>
   </si>
   <si>
     <t>APCapplicator Filter, biegbar, L 250mm</t>
   </si>
   <si>
+    <t>04050147024557</t>
+  </si>
+  <si>
     <t>04050147024564</t>
   </si>
   <si>
-    <t>04050147024557</t>
-[...1 lines deleted...]
-  <si>
     <t>20132-257</t>
   </si>
   <si>
     <t>APCapplicator Filter, biegbar, L 160mm</t>
   </si>
   <si>
+    <t>04050147024540</t>
+  </si>
+  <si>
     <t>04050147024533</t>
   </si>
   <si>
-    <t>04050147024540</t>
-[...1 lines deleted...]
-  <si>
     <t>20132-321</t>
   </si>
   <si>
     <t>FiAPC® plus A ø 2,3mm, L 2,2m</t>
   </si>
   <si>
+    <t>04050147023581</t>
+  </si>
+  <si>
+    <t>04050147023536</t>
+  </si>
+  <si>
     <t>04050147023604</t>
   </si>
   <si>
-    <t>04050147023581</t>
-[...4 lines deleted...]
-  <si>
     <t>20132-323</t>
   </si>
   <si>
     <t>FiAPC® plus A ø 2,3mm, L 3,0m</t>
   </si>
   <si>
     <t>04050147023673</t>
   </si>
   <si>
     <t>04050147023611</t>
   </si>
   <si>
     <t>04050147023666</t>
   </si>
   <si>
     <t>20132-324</t>
   </si>
   <si>
     <t>FiAPC® plus SC ø 2,3mm, L 2,2m</t>
   </si>
   <si>
     <t>04050147023628</t>
   </si>
   <si>
     <t>04050147023642</t>
@@ -1337,56 +1310,56 @@
   <si>
     <t>04050147001824</t>
   </si>
   <si>
     <t>04050147019621</t>
   </si>
   <si>
     <t>20150-031</t>
   </si>
   <si>
     <t>Applikator, flexible Spitze L 65mm, ø 6mm, m. Absaugung</t>
   </si>
   <si>
     <t>04050147019638</t>
   </si>
   <si>
     <t>04050147011014</t>
   </si>
   <si>
     <t>20150-036</t>
   </si>
   <si>
     <t>Applikator, gerade, monopolar L 80mm, ø6mm, m. Absaugung</t>
   </si>
   <si>
+    <t>04050147024083</t>
+  </si>
+  <si>
     <t>04050147024090</t>
   </si>
   <si>
-    <t>04050147024083</t>
-[...1 lines deleted...]
-  <si>
     <t>20150-038</t>
   </si>
   <si>
     <t>Applikator, gerade L 306mm, ø 6mm, m. Absaugung</t>
   </si>
   <si>
     <t>04050147019645</t>
   </si>
   <si>
     <t>04050147001831</t>
   </si>
   <si>
     <t>20150-039</t>
   </si>
   <si>
     <t>Applikator, gerade L 180mm, ø 6mm, m. Absaugung</t>
   </si>
   <si>
     <t>04050147019652</t>
   </si>
   <si>
     <t>04050147011021</t>
   </si>
   <si>
     <t>20150-041</t>
@@ -2519,89 +2492,89 @@
   <si>
     <t>20190-104</t>
   </si>
   <si>
     <t>Slim-Line Elektrodengriff E 2,35, mit Wippe, L 4 m</t>
   </si>
   <si>
     <t>04050147002975</t>
   </si>
   <si>
     <t>20190-105</t>
   </si>
   <si>
     <t>Slim-Line Elektrodengriff E 2,35, mit 2 Tasten, L 4 m</t>
   </si>
   <si>
     <t>04050147002982</t>
   </si>
   <si>
     <t>20190-106</t>
   </si>
   <si>
     <t>Einmal-Elektrodengriff mit 2 Tasten</t>
   </si>
   <si>
+    <t>04050147002999</t>
+  </si>
+  <si>
     <t>04050147017214</t>
   </si>
   <si>
-    <t>04050147002999</t>
-[...1 lines deleted...]
-  <si>
     <t>04050147017221</t>
   </si>
   <si>
     <t>04050147017207</t>
   </si>
   <si>
     <t>20190-107</t>
   </si>
   <si>
     <t>Einmal-Elektrodengriff mit 2 Tasten &amp; Köcher</t>
   </si>
   <si>
+    <t>04050147003002</t>
+  </si>
+  <si>
     <t>04050147017405</t>
   </si>
   <si>
-    <t>04050147003002</t>
-[...1 lines deleted...]
-  <si>
     <t>04050147017412</t>
   </si>
   <si>
     <t>20190-108</t>
   </si>
   <si>
     <t>Einmal-Elektrodengriff mit Wippschalter &amp; Köcher</t>
   </si>
   <si>
+    <t>04050147017566</t>
+  </si>
+  <si>
     <t>04050147017559</t>
   </si>
   <si>
-    <t>04050147017566</t>
-[...1 lines deleted...]
-  <si>
     <t>04050147003019</t>
   </si>
   <si>
     <t>20190-109</t>
   </si>
   <si>
     <t>Einmal-Elektrodengriff mit Wippschalter</t>
   </si>
   <si>
     <t>04050147003026</t>
   </si>
   <si>
     <t>04050147017436</t>
   </si>
   <si>
     <t>04050147017443</t>
   </si>
   <si>
     <t>04050147017429</t>
   </si>
   <si>
     <t>20190-111</t>
   </si>
   <si>
     <t>ECO-LINE Elektrodengriff I 2,35 mit 2 Tasten, L 4m</t>
@@ -5123,56 +5096,56 @@
   <si>
     <t>20321-044</t>
   </si>
   <si>
     <t>Clip-On Handstück für Rauchabsaugung</t>
   </si>
   <si>
     <t>06939029817570</t>
   </si>
   <si>
     <t>20321-045</t>
   </si>
   <si>
     <t>Verlängerungsspitze für Clip-On Handstück L 113 mm</t>
   </si>
   <si>
     <t>06939029817624</t>
   </si>
   <si>
     <t>20321-058</t>
   </si>
   <si>
     <t>Einmal-Absaugschlauch ø 22mm, L 1,8m, für IES</t>
   </si>
   <si>
+    <t>06972250768747</t>
+  </si>
+  <si>
     <t>06972250768587</t>
   </si>
   <si>
-    <t>06972250768747</t>
-[...1 lines deleted...]
-  <si>
     <t>06972250768570</t>
   </si>
   <si>
     <t>20321-059</t>
   </si>
   <si>
     <t>Einmal-Absaugschlauch ø 22mm, L 3,0m, für IES</t>
   </si>
   <si>
     <t>06972250768600</t>
   </si>
   <si>
     <t>06972250768730</t>
   </si>
   <si>
     <t>06972250768594</t>
   </si>
   <si>
     <t>20321-060</t>
   </si>
   <si>
     <t>Elektrochir. Rauchabsauggriff ausziehbar</t>
   </si>
   <si>
     <t>06972250767047</t>
@@ -5552,71 +5525,71 @@
   <si>
     <t>04065655000214</t>
   </si>
   <si>
     <t>04065655000191</t>
   </si>
   <si>
     <t>04065655000207</t>
   </si>
   <si>
     <t>20325-215</t>
   </si>
   <si>
     <t>04065655000139</t>
   </si>
   <si>
     <t>04065655000153</t>
   </si>
   <si>
     <t>04065655000146</t>
   </si>
   <si>
     <t>20325-218</t>
   </si>
   <si>
+    <t>04065655000238</t>
+  </si>
+  <si>
+    <t>04065655000245</t>
+  </si>
+  <si>
     <t>04065655000221</t>
   </si>
   <si>
-    <t>04065655000238</t>
-[...4 lines deleted...]
-  <si>
     <t>20325-219</t>
   </si>
   <si>
+    <t>04065655000917</t>
+  </si>
+  <si>
     <t>04065655000924</t>
   </si>
   <si>
     <t>04065655000931</t>
   </si>
   <si>
-    <t>04065655000917</t>
-[...1 lines deleted...]
-  <si>
     <t>20325-222</t>
   </si>
   <si>
     <t>04065655000276</t>
   </si>
   <si>
     <t>04065655000252</t>
   </si>
   <si>
     <t>04065655000269</t>
   </si>
   <si>
     <t>20325-223</t>
   </si>
   <si>
     <t>04065655000290</t>
   </si>
   <si>
     <t>04065655000306</t>
   </si>
   <si>
     <t>04065655000283</t>
   </si>
   <si>
     <t>20325-224</t>
@@ -8762,59 +8735,50 @@
   <si>
     <t>Adapter, Resekt.-Innenschaft für optische Instrumente</t>
   </si>
   <si>
     <t>04260214653119</t>
   </si>
   <si>
     <t>20864-030</t>
   </si>
   <si>
     <t>Optische Steinfasszange für Ø 4mm 12°/30°, 1seit.bew</t>
   </si>
   <si>
     <t>04260214653126</t>
   </si>
   <si>
     <t>20864-031</t>
   </si>
   <si>
     <t>Adapter, Resekt.Außenschaft f. Steinfasszange&amp;Lithotriptor</t>
   </si>
   <si>
     <t>04260214653133</t>
   </si>
   <si>
-    <t>20864-032</t>
-[...7 lines deleted...]
-  <si>
     <t>20864-033</t>
   </si>
   <si>
     <t>Mauermayer-Arbeitselem., Lithotripsie, f. Ø4mm 12°/30°</t>
   </si>
   <si>
     <t>04260214653157</t>
   </si>
   <si>
     <t>20864-034</t>
   </si>
   <si>
     <t>Schaft mit Zentralventil für Mauermayer Arbeitselement</t>
   </si>
   <si>
     <t>04260214653164</t>
   </si>
   <si>
     <t>20864-035</t>
   </si>
   <si>
     <t>Standard-Obturator für Mauermayer Schaft</t>
   </si>
   <si>
     <t>04260214653171</t>
@@ -9056,68 +9020,50 @@
   <si>
     <t>20864-108</t>
   </si>
   <si>
     <t>08904148102713</t>
   </si>
   <si>
     <t>20864-109</t>
   </si>
   <si>
     <t>Nadelelektrode, bipolar 24 CH, für 30°, SU</t>
   </si>
   <si>
     <t>08904148103727</t>
   </si>
   <si>
     <t>20864-110</t>
   </si>
   <si>
     <t>Nadelelektrode, bipolar 24 CH, für 12°, SU</t>
   </si>
   <si>
     <t>08904148106476</t>
   </si>
   <si>
-    <t>20864-111</t>
-[...16 lines deleted...]
-  <si>
     <t>20864-113</t>
   </si>
   <si>
     <t>Schlingenelektrode, bipolar 24 CH, 45° gewinkelt, SU</t>
   </si>
   <si>
     <t>08904148106445</t>
   </si>
   <si>
     <t>20864-114</t>
   </si>
   <si>
     <t>Schlingenelektrode, bipolar 24 CH, für 30°, SU</t>
   </si>
   <si>
     <t>08904148106223</t>
   </si>
   <si>
     <t>20864-115</t>
   </si>
   <si>
     <t>Schlingenelektrode, bipolar 24 CH, für 30°, large, SU</t>
   </si>
   <si>
     <t>08904148105967</t>
@@ -9182,68 +9128,50 @@
   <si>
     <t>Plasma-Knopfelektrode, bipol. 24 CH, SU</t>
   </si>
   <si>
     <t>08904148106247</t>
   </si>
   <si>
     <t>20864-123</t>
   </si>
   <si>
     <t>Enukleationselektrode, bipol. 24 CH, für 30°, SU</t>
   </si>
   <si>
     <t>08904148106452</t>
   </si>
   <si>
     <t>20864-124</t>
   </si>
   <si>
     <t>Kugelelektrode, bipolar Ø3 mm, 24 CH, für 30°, SU</t>
   </si>
   <si>
     <t>08904148100306</t>
   </si>
   <si>
-    <t>20864-125</t>
-[...16 lines deleted...]
-  <si>
     <t>20864-127</t>
   </si>
   <si>
     <t>Schlingenelektrode, bipolar 17.5 CH, für 30°, SU</t>
   </si>
   <si>
     <t>04050147024922</t>
   </si>
   <si>
     <t>04050147024939</t>
   </si>
   <si>
     <t>20864-128</t>
   </si>
   <si>
     <t>Kugelelektrode, bipolar Ø2mm, 17.5 CH, für 12°, SU</t>
   </si>
   <si>
     <t>08904148106469</t>
   </si>
   <si>
     <t>20864-129</t>
   </si>
   <si>
     <t>Nadelelektrode, bipolar 17.5 CH, 90° gewinkelt, SU</t>
@@ -9263,56 +9191,56 @@
   <si>
     <t>20900-102</t>
   </si>
   <si>
     <t>EVE flex WC Ø 2.2mm / OD 4.8mm, L 60cm</t>
   </si>
   <si>
     <t>06976875752020</t>
   </si>
   <si>
     <t>20900-103</t>
   </si>
   <si>
     <t>EVE flex WC Ø 2.8mm / OD 5.5mm, L 60cm</t>
   </si>
   <si>
     <t>06976875752037</t>
   </si>
   <si>
     <t>21191-000</t>
   </si>
   <si>
     <t>Messerelektrode, 3,4x24mm gerade, L 45mm,  ø 4mm</t>
   </si>
   <si>
+    <t>04050147010864</t>
+  </si>
+  <si>
     <t>04050147018501</t>
   </si>
   <si>
-    <t>04050147010864</t>
-[...1 lines deleted...]
-  <si>
     <t>21191-001</t>
   </si>
   <si>
     <t>Messerelektrode, 1,5x17mm gerade, L 40mm, ø 4mm</t>
   </si>
   <si>
     <t>04050147010871</t>
   </si>
   <si>
     <t>04050147018518</t>
   </si>
   <si>
     <t>21191-002</t>
   </si>
   <si>
     <t>Spatelelektrode, 3x24mm gerade, L 45mm, ø 4mm</t>
   </si>
   <si>
     <t>04050147019331</t>
   </si>
   <si>
     <t>04050147010888</t>
   </si>
   <si>
     <t>21191-003</t>
@@ -9881,68 +9809,68 @@
   <si>
     <t>04050147011564</t>
   </si>
   <si>
     <t>04050147018723</t>
   </si>
   <si>
     <t>21191-062</t>
   </si>
   <si>
     <t>Spatelelektrode, 2,3x19mm gebogen, isol., L 40mm, ø 4mm</t>
   </si>
   <si>
     <t>04050147011571</t>
   </si>
   <si>
     <t>04050147018730</t>
   </si>
   <si>
     <t>21191-063</t>
   </si>
   <si>
     <t>Kugelelektrode, ø 3mm gerade, L 40mm, ø 4mm</t>
   </si>
   <si>
+    <t>04050147011052</t>
+  </si>
+  <si>
     <t>04050147018747</t>
   </si>
   <si>
-    <t>04050147011052</t>
-[...1 lines deleted...]
-  <si>
     <t>21191-064</t>
   </si>
   <si>
     <t>Kugelelektrode, ø 5mm gerade, L 40mm, ø 4mm</t>
   </si>
   <si>
+    <t>04050147018754</t>
+  </si>
+  <si>
     <t>04050147011083</t>
   </si>
   <si>
-    <t>04050147018754</t>
-[...1 lines deleted...]
-  <si>
     <t>21191-065</t>
   </si>
   <si>
     <t>Kugelelektrode, ø 3mm gerade, L 110mm, ø 4mm</t>
   </si>
   <si>
     <t>04050147011342</t>
   </si>
   <si>
     <t>21191-066</t>
   </si>
   <si>
     <t>Kugelelektrode, ø 5mm gerade, L 110mm, ø 4mm</t>
   </si>
   <si>
     <t>04050147011472</t>
   </si>
   <si>
     <t>21191-067</t>
   </si>
   <si>
     <t>Schlingenelektr. Wolfr., 5x5mm gerade, L 125mm, ø 4mm</t>
   </si>
   <si>
     <t>04050147011762</t>
@@ -10760,99 +10688,99 @@
   <si>
     <t>04050147019102</t>
   </si>
   <si>
     <t>21191-316</t>
   </si>
   <si>
     <t>04050147019119</t>
   </si>
   <si>
     <t>04050147013131</t>
   </si>
   <si>
     <t>21191-320</t>
   </si>
   <si>
     <t>04050147019126</t>
   </si>
   <si>
     <t>04050147014091</t>
   </si>
   <si>
     <t>21191-324</t>
   </si>
   <si>
+    <t>04050147019133</t>
+  </si>
+  <si>
     <t>04050147012684</t>
   </si>
   <si>
-    <t>04050147019133</t>
-[...1 lines deleted...]
-  <si>
     <t>21191-328</t>
   </si>
   <si>
     <t>04050147014121</t>
   </si>
   <si>
     <t>04050147019140</t>
   </si>
   <si>
     <t>21191-335</t>
   </si>
   <si>
+    <t>04050147012721</t>
+  </si>
+  <si>
     <t>04050147019157</t>
   </si>
   <si>
-    <t>04050147012721</t>
-[...1 lines deleted...]
-  <si>
     <t>21191-336</t>
   </si>
   <si>
+    <t>04050147019164</t>
+  </si>
+  <si>
     <t>04050147012738</t>
   </si>
   <si>
-    <t>04050147019164</t>
-[...1 lines deleted...]
-  <si>
     <t>21191-342</t>
   </si>
   <si>
     <t>04050147014282</t>
   </si>
   <si>
     <t>04050147015609</t>
   </si>
   <si>
     <t>21191-343</t>
   </si>
   <si>
+    <t>04050147015616</t>
+  </si>
+  <si>
     <t>04050147014299</t>
-  </si>
-[...1 lines deleted...]
-    <t>04050147015616</t>
   </si>
   <si>
     <t>21191-344</t>
   </si>
   <si>
     <t>04050147015623</t>
   </si>
   <si>
     <t>04050147014305</t>
   </si>
   <si>
     <t>21191-347</t>
   </si>
   <si>
     <t>04050147015630</t>
   </si>
   <si>
     <t>04050147014312</t>
   </si>
   <si>
     <t>21191-349</t>
   </si>
   <si>
     <t>04050147015647</t>
   </si>
@@ -11426,51 +11354,51 @@
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:D1624"/>
+  <dimension ref="A1:D1612"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s" s="2">
         <v>3</v>
       </c>
@@ -11859,93 +11787,93 @@
         <v>86</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s" s="2">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" t="s" s="2">
         <v>89</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s" s="2">
         <v>90</v>
       </c>
       <c r="B31" t="s">
+        <v>88</v>
+      </c>
+      <c r="C31" t="s" s="2">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D31">
         <v>1</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s" s="2">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s" s="2">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D32">
         <v>1</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s" s="2">
+        <v>95</v>
+      </c>
+      <c r="B33" t="s">
         <v>96</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s" s="2">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s" s="2">
+        <v>98</v>
+      </c>
+      <c r="B34" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="C34" t="s" s="2">
         <v>100</v>
       </c>
       <c r="D34">
         <v>1</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s" s="2">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" t="s" s="2">
         <v>103</v>
       </c>
       <c r="D35">
         <v>1</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s" s="2">
         <v>104</v>
@@ -12374,1222 +12302,1222 @@
         <v>195</v>
       </c>
       <c r="C66" t="s" s="2">
         <v>196</v>
       </c>
       <c r="D66">
         <v>1</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s" s="2">
         <v>197</v>
       </c>
       <c r="B67" t="s">
         <v>198</v>
       </c>
       <c r="C67" t="s" s="2">
         <v>199</v>
       </c>
       <c r="D67">
         <v>1</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s" s="2">
+        <v>197</v>
+      </c>
+      <c r="B68" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" t="s" s="2">
         <v>200</v>
       </c>
-      <c r="B68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D68">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s" s="2">
+        <v>201</v>
+      </c>
+      <c r="B69" t="s">
+        <v>202</v>
+      </c>
+      <c r="C69" t="s" s="2">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="D69">
         <v>1</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s" s="2">
-        <v>206</v>
+        <v>201</v>
       </c>
       <c r="B70" t="s">
-        <v>207</v>
+        <v>202</v>
       </c>
       <c r="C70" t="s" s="2">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D70">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s" s="2">
+        <v>205</v>
+      </c>
+      <c r="B71" t="s">
         <v>206</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s" s="2">
         <v>207</v>
       </c>
-      <c r="C71" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D71">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s" s="2">
+        <v>208</v>
+      </c>
+      <c r="B72" t="s">
+        <v>209</v>
+      </c>
+      <c r="C72" t="s" s="2">
         <v>210</v>
       </c>
-      <c r="B72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D72">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s" s="2">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B73" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C73" t="s" s="2">
         <v>213</v>
       </c>
       <c r="D73">
         <v>1</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s" s="2">
         <v>214</v>
       </c>
       <c r="B74" t="s">
         <v>215</v>
       </c>
       <c r="C74" t="s" s="2">
         <v>216</v>
       </c>
       <c r="D74">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s" s="2">
+        <v>214</v>
+      </c>
+      <c r="B75" t="s">
+        <v>215</v>
+      </c>
+      <c r="C75" t="s" s="2">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
       <c r="D75">
         <v>1</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s" s="2">
+        <v>218</v>
+      </c>
+      <c r="B76" t="s">
+        <v>219</v>
+      </c>
+      <c r="C76" t="s" s="2">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="D76">
         <v>1</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s" s="2">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B77" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C77" t="s" s="2">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D77">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s" s="2">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B78" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C78" t="s" s="2">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D78">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s" s="2">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B79" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C79" t="s" s="2">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="D79">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s" s="2">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B80" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C80" t="s" s="2">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D80">
         <v>100</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s" s="2">
+        <v>223</v>
+      </c>
+      <c r="B81" t="s">
+        <v>224</v>
+      </c>
+      <c r="C81" t="s" s="2">
         <v>227</v>
       </c>
-      <c r="B81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D81">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s" s="2">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B82" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C82" t="s" s="2">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D82">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s" s="2">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="B83" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C83" t="s" s="2">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="D83">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s" s="2">
+        <v>228</v>
+      </c>
+      <c r="B84" t="s">
+        <v>229</v>
+      </c>
+      <c r="C84" t="s" s="2">
         <v>232</v>
       </c>
-      <c r="B84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s" s="2">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B85" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C85" t="s" s="2">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D85">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s" s="2">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B86" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C86" t="s" s="2">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="D86">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s" s="2">
+        <v>233</v>
+      </c>
+      <c r="B87" t="s">
+        <v>234</v>
+      </c>
+      <c r="C87" t="s" s="2">
         <v>237</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D87">
         <v>100</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s" s="2">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B88" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C88" t="s" s="2">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D88">
         <v>1</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s" s="2">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B89" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C89" t="s" s="2">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="D89">
         <v>100</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s" s="2">
+        <v>238</v>
+      </c>
+      <c r="B90" t="s">
+        <v>239</v>
+      </c>
+      <c r="C90" t="s" s="2">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D90">
         <v>10</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s" s="2">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B91" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C91" t="s" s="2">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D91">
         <v>1</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s" s="2">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B92" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C92" t="s" s="2">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D92">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s" s="2">
+        <v>243</v>
+      </c>
+      <c r="B93" t="s">
+        <v>244</v>
+      </c>
+      <c r="C93" t="s" s="2">
         <v>247</v>
       </c>
-      <c r="B93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D93">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s" s="2">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B94" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C94" t="s" s="2">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D94">
         <v>1</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s" s="2">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B95" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C95" t="s" s="2">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D95">
         <v>10</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s" s="2">
+        <v>248</v>
+      </c>
+      <c r="B96" t="s">
+        <v>249</v>
+      </c>
+      <c r="C96" t="s" s="2">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D96">
         <v>100</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s" s="2">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B97" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C97" t="s" s="2">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D97">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s" s="2">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B98" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C98" t="s" s="2">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="D98">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s" s="2">
+        <v>253</v>
+      </c>
+      <c r="B99" t="s">
+        <v>254</v>
+      </c>
+      <c r="C99" t="s" s="2">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>261</v>
       </c>
       <c r="D99">
         <v>100</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s" s="2">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B100" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C100" t="s" s="2">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="D100">
         <v>10</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s" s="2">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="B101" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C101" t="s" s="2">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D101">
         <v>1</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s" s="2">
+        <v>258</v>
+      </c>
+      <c r="B102" t="s">
+        <v>259</v>
+      </c>
+      <c r="C102" t="s" s="2">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>266</v>
       </c>
       <c r="D102">
         <v>100</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s" s="2">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B103" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C103" t="s" s="2">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="D103">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s" s="2">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B104" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C104" t="s" s="2">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D104">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s" s="2">
+        <v>263</v>
+      </c>
+      <c r="B105" t="s">
+        <v>264</v>
+      </c>
+      <c r="C105" t="s" s="2">
         <v>267</v>
       </c>
-      <c r="B105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D105">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s" s="2">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B106" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C106" t="s" s="2">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D106">
         <v>1</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s" s="2">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="B107" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C107" t="s" s="2">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D107">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s" s="2">
+        <v>268</v>
+      </c>
+      <c r="B108" t="s">
+        <v>269</v>
+      </c>
+      <c r="C108" t="s" s="2">
         <v>272</v>
       </c>
-      <c r="B108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D108">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s" s="2">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B109" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C109" t="s" s="2">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="D109">
         <v>1</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s" s="2">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B110" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C110" t="s" s="2">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D110">
         <v>10</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s" s="2">
+        <v>273</v>
+      </c>
+      <c r="B111" t="s">
+        <v>274</v>
+      </c>
+      <c r="C111" t="s" s="2">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D111">
         <v>100</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s" s="2">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B112" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C112" t="s" s="2">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="D112">
         <v>1</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s" s="2">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="B113" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="C113" t="s" s="2">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="D113">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s" s="2">
+        <v>278</v>
+      </c>
+      <c r="B114" t="s">
+        <v>279</v>
+      </c>
+      <c r="C114" t="s" s="2">
         <v>282</v>
       </c>
-      <c r="B114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D114">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s" s="2">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B115" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C115" t="s" s="2">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="D115">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s" s="2">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B116" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C116" t="s" s="2">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D116">
         <v>100</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s" s="2">
+        <v>283</v>
+      </c>
+      <c r="B117" t="s">
+        <v>284</v>
+      </c>
+      <c r="C117" t="s" s="2">
         <v>287</v>
       </c>
-      <c r="B117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D117">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s" s="2">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B118" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C118" t="s" s="2">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D118">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s" s="2">
+        <v>291</v>
+      </c>
+      <c r="B119" t="s">
+        <v>289</v>
+      </c>
+      <c r="C119" t="s" s="2">
         <v>292</v>
       </c>
-      <c r="B119" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D119">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s" s="2">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B120" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C120" t="s" s="2">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D120">
         <v>1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s" s="2">
+        <v>296</v>
+      </c>
+      <c r="B121" t="s">
         <v>297</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s" s="2">
         <v>298</v>
       </c>
-      <c r="C121" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D121">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s" s="2">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B122" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C122" t="s" s="2">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="D122">
         <v>1</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s" s="2">
+        <v>300</v>
+      </c>
+      <c r="B123" t="s">
+        <v>301</v>
+      </c>
+      <c r="C123" t="s" s="2">
         <v>302</v>
       </c>
-      <c r="B123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D123">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s" s="2">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B124" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="C124" t="s" s="2">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="D124">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s" s="2">
+        <v>304</v>
+      </c>
+      <c r="B125" t="s">
         <v>305</v>
       </c>
-      <c r="B125" t="s">
+      <c r="C125" t="s" s="2">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>308</v>
       </c>
       <c r="D125">
         <v>1</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s" s="2">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="B126" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="C126" t="s" s="2">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="D126">
         <v>5</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s" s="2">
+        <v>308</v>
+      </c>
+      <c r="B127" t="s">
         <v>309</v>
       </c>
-      <c r="B127" t="s">
+      <c r="C127" t="s" s="2">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="D127">
         <v>1</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s" s="2">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="B128" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="C128" t="s" s="2">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D128">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s" s="2">
+        <v>312</v>
+      </c>
+      <c r="B129" t="s">
         <v>313</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s" s="2">
         <v>314</v>
       </c>
-      <c r="C129" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D129">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s" s="2">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B130" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="C130" t="s" s="2">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D130">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s" s="2">
+        <v>316</v>
+      </c>
+      <c r="B131" t="s">
         <v>317</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s" s="2">
         <v>318</v>
       </c>
-      <c r="C131" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D131">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s" s="2">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="B132" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="C132" t="s" s="2">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="D132">
         <v>5</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s" s="2">
+        <v>320</v>
+      </c>
+      <c r="B133" t="s">
         <v>321</v>
       </c>
-      <c r="B133" t="s">
+      <c r="C133" t="s" s="2">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="D133">
         <v>1</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s" s="2">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="B134" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="C134" t="s" s="2">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="D134">
         <v>5</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s" s="2">
+        <v>324</v>
+      </c>
+      <c r="B135" t="s">
         <v>325</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" t="s" s="2">
         <v>326</v>
       </c>
-      <c r="C135" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D135">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s" s="2">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B136" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="C136" t="s" s="2">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="D136">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s" s="2">
+        <v>328</v>
+      </c>
+      <c r="B137" t="s">
         <v>329</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" t="s" s="2">
         <v>330</v>
       </c>
-      <c r="C137" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D137">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s" s="2">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B138" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C138" t="s" s="2">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D138">
         <v>1</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s" s="2">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="B139" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="C139" t="s" s="2">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D139">
-        <v>5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s" s="2">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B140" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C140" t="s" s="2">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D140">
         <v>100</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s" s="2">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B141" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C141" t="s" s="2">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D141">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s" s="2">
+        <v>333</v>
+      </c>
+      <c r="B142" t="s">
+        <v>334</v>
+      </c>
+      <c r="C142" t="s" s="2">
         <v>337</v>
       </c>
-      <c r="B142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D142">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s" s="2">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B143" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C143" t="s" s="2">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D143">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s" s="2">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B144" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C144" t="s" s="2">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D144">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s" s="2">
+        <v>338</v>
+      </c>
+      <c r="B145" t="s">
+        <v>339</v>
+      </c>
+      <c r="C145" t="s" s="2">
         <v>342</v>
       </c>
-      <c r="B145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D145">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s" s="2">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B146" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C146" t="s" s="2">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="D146">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s" s="2">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B147" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C147" t="s" s="2">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D147">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s" s="2">
+        <v>343</v>
+      </c>
+      <c r="B148" t="s">
+        <v>344</v>
+      </c>
+      <c r="C148" t="s" s="2">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
       <c r="D148">
         <v>100</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s" s="2">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B149" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C149" t="s" s="2">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D149">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s" s="2">
+        <v>351</v>
+      </c>
+      <c r="B150" t="s">
         <v>352</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" t="s" s="2">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="D150">
         <v>1</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s" s="2">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B151" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C151" t="s" s="2">
         <v>356</v>
       </c>
       <c r="D151">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s" s="2">
         <v>357</v>
       </c>
       <c r="B152" t="s">
         <v>358</v>
       </c>
       <c r="C152" t="s" s="2">
         <v>359</v>
       </c>
       <c r="D152">
         <v>1</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s" s="2">
         <v>360</v>
       </c>
       <c r="B153" t="s">
         <v>361</v>
       </c>
       <c r="C153" t="s" s="2">
         <v>362</v>
@@ -13597,93 +13525,93 @@
       <c r="D153">
         <v>1</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s" s="2">
         <v>363</v>
       </c>
       <c r="B154" t="s">
         <v>364</v>
       </c>
       <c r="C154" t="s" s="2">
         <v>365</v>
       </c>
       <c r="D154">
         <v>1</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s" s="2">
         <v>366</v>
       </c>
       <c r="B155" t="s">
         <v>367</v>
       </c>
-      <c r="C155" t="s" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="C155"/>
       <c r="D155">
         <v>1</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s" s="2">
+        <v>368</v>
+      </c>
+      <c r="B156" t="s">
         <v>369</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s" s="2">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D156">
         <v>1</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s" s="2">
+        <v>371</v>
+      </c>
+      <c r="B157" t="s">
         <v>372</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" t="s" s="2">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
       <c r="D157">
         <v>1</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s" s="2">
+        <v>374</v>
+      </c>
+      <c r="B158" t="s">
         <v>375</v>
       </c>
-      <c r="B158" t="s">
+      <c r="C158" t="s" s="2">
         <v>376</v>
       </c>
-      <c r="C158"/>
       <c r="D158">
         <v>1</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s" s="2">
         <v>377</v>
       </c>
       <c r="B159" t="s">
         <v>378</v>
       </c>
       <c r="C159" t="s" s="2">
         <v>379</v>
       </c>
       <c r="D159">
         <v>1</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s" s="2">
         <v>380</v>
       </c>
       <c r="B160" t="s">
         <v>381</v>
       </c>
@@ -13800,446 +13728,446 @@
         <v>405</v>
       </c>
       <c r="C168" t="s" s="2">
         <v>406</v>
       </c>
       <c r="D168">
         <v>1</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s" s="2">
         <v>407</v>
       </c>
       <c r="B169" t="s">
         <v>408</v>
       </c>
       <c r="C169" t="s" s="2">
         <v>409</v>
       </c>
       <c r="D169">
         <v>1</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s" s="2">
+        <v>407</v>
+      </c>
+      <c r="B170" t="s">
+        <v>408</v>
+      </c>
+      <c r="C170" t="s" s="2">
         <v>410</v>
       </c>
-      <c r="B170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D170">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s" s="2">
+        <v>411</v>
+      </c>
+      <c r="B171" t="s">
+        <v>412</v>
+      </c>
+      <c r="C171" t="s" s="2">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D171">
         <v>1</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s" s="2">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="B172" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C172" t="s" s="2">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="D172">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s" s="2">
+        <v>415</v>
+      </c>
+      <c r="B173" t="s">
         <v>416</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s" s="2">
         <v>417</v>
       </c>
-      <c r="C173" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D173">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s" s="2">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="B174" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C174" t="s" s="2">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="D174">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s" s="2">
+        <v>419</v>
+      </c>
+      <c r="B175" t="s">
         <v>420</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" t="s" s="2">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="D175">
         <v>5</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s" s="2">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B176" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C176" t="s" s="2">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="D176">
         <v>1</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s" s="2">
+        <v>423</v>
+      </c>
+      <c r="B177" t="s">
         <v>424</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" t="s" s="2">
         <v>425</v>
       </c>
-      <c r="C177" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D177">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s" s="2">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B178" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C178" t="s" s="2">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="D178">
         <v>5</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s" s="2">
+        <v>427</v>
+      </c>
+      <c r="B179" t="s">
         <v>428</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" t="s" s="2">
         <v>429</v>
       </c>
-      <c r="C179" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D179">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s" s="2">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="B180" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C180" t="s" s="2">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="D180">
         <v>1</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s" s="2">
+        <v>431</v>
+      </c>
+      <c r="B181" t="s">
         <v>432</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" t="s" s="2">
         <v>433</v>
       </c>
-      <c r="C181" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D181">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s" s="2">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="B182" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="C182" t="s" s="2">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="D182">
         <v>5</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s" s="2">
+        <v>435</v>
+      </c>
+      <c r="B183" t="s">
         <v>436</v>
       </c>
-      <c r="B183" t="s">
+      <c r="C183" t="s" s="2">
         <v>437</v>
       </c>
-      <c r="C183" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D183">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s" s="2">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="B184" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C184" t="s" s="2">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="D184">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s" s="2">
+        <v>439</v>
+      </c>
+      <c r="B185" t="s">
         <v>440</v>
       </c>
-      <c r="B185" t="s">
+      <c r="C185" t="s" s="2">
         <v>441</v>
       </c>
-      <c r="C185" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D185">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s" s="2">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="B186" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="C186" t="s" s="2">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="D186">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s" s="2">
+        <v>443</v>
+      </c>
+      <c r="B187" t="s">
         <v>444</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C187" t="s" s="2">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="D187">
         <v>1</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s" s="2">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B188" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C188" t="s" s="2">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="D188">
         <v>5</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s" s="2">
+        <v>447</v>
+      </c>
+      <c r="B189" t="s">
         <v>448</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" t="s" s="2">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="D189">
         <v>1</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s" s="2">
+        <v>450</v>
+      </c>
+      <c r="B190" t="s">
+        <v>451</v>
+      </c>
+      <c r="C190" t="s" s="2">
         <v>452</v>
-      </c>
-[...4 lines deleted...]
-        <v>454</v>
       </c>
       <c r="D190">
         <v>1</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s" s="2">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="B191" t="s">
+        <v>451</v>
+      </c>
+      <c r="C191" t="s" s="2">
         <v>453</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="D191">
         <v>5</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s" s="2">
+        <v>454</v>
+      </c>
+      <c r="B192" t="s">
+        <v>455</v>
+      </c>
+      <c r="C192" t="s" s="2">
         <v>456</v>
-      </c>
-[...4 lines deleted...]
-        <v>458</v>
       </c>
       <c r="D192">
         <v>1</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s" s="2">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B193" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="C193" t="s" s="2">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="D193">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s" s="2">
+        <v>458</v>
+      </c>
+      <c r="B194" t="s">
         <v>459</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" t="s" s="2">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="D194">
         <v>5</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s" s="2">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B195" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C195" t="s" s="2">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="D195">
         <v>1</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s" s="2">
+        <v>462</v>
+      </c>
+      <c r="B196" t="s">
         <v>463</v>
       </c>
-      <c r="B196" t="s">
+      <c r="C196" t="s" s="2">
         <v>464</v>
       </c>
-      <c r="C196" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D196">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s" s="2">
+        <v>465</v>
+      </c>
+      <c r="B197" t="s">
+        <v>466</v>
+      </c>
+      <c r="C197" t="s" s="2">
         <v>467</v>
       </c>
-      <c r="B197" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D197">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s" s="2">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="B198" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C198" t="s" s="2">
         <v>470</v>
       </c>
       <c r="D198">
         <v>1</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s" s="2">
         <v>471</v>
       </c>
       <c r="B199" t="s">
         <v>472</v>
       </c>
       <c r="C199" t="s" s="2">
         <v>473</v>
       </c>
       <c r="D199">
         <v>1</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s" s="2">
         <v>474</v>
@@ -14248,550 +14176,550 @@
         <v>475</v>
       </c>
       <c r="C200" t="s" s="2">
         <v>476</v>
       </c>
       <c r="D200">
         <v>1</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s" s="2">
         <v>477</v>
       </c>
       <c r="B201" t="s">
         <v>478</v>
       </c>
       <c r="C201" t="s" s="2">
         <v>479</v>
       </c>
       <c r="D201">
         <v>1</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s" s="2">
+        <v>477</v>
+      </c>
+      <c r="B202" t="s">
+        <v>478</v>
+      </c>
+      <c r="C202" t="s" s="2">
         <v>480</v>
       </c>
-      <c r="B202" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D202">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s" s="2">
+        <v>481</v>
+      </c>
+      <c r="B203" t="s">
+        <v>482</v>
+      </c>
+      <c r="C203" t="s" s="2">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>485</v>
       </c>
       <c r="D203">
         <v>1</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s" s="2">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B204" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="C204" t="s" s="2">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="D204">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s" s="2">
+        <v>485</v>
+      </c>
+      <c r="B205" t="s">
         <v>486</v>
       </c>
-      <c r="B205" t="s">
+      <c r="C205" t="s" s="2">
         <v>487</v>
       </c>
-      <c r="C205" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D205">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s" s="2">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="B206" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="C206" t="s" s="2">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="D206">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s" s="2">
+        <v>489</v>
+      </c>
+      <c r="B207" t="s">
         <v>490</v>
       </c>
-      <c r="B207" t="s">
+      <c r="C207" t="s" s="2">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="D207">
         <v>5</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s" s="2">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="B208" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="C208" t="s" s="2">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="D208">
         <v>1</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s" s="2">
+        <v>493</v>
+      </c>
+      <c r="B209" t="s">
         <v>494</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" t="s" s="2">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="D209">
         <v>5</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s" s="2">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="B210" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="C210" t="s" s="2">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="D210">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s" s="2">
+        <v>497</v>
+      </c>
+      <c r="B211" t="s">
+        <v>408</v>
+      </c>
+      <c r="C211" t="s" s="2">
         <v>498</v>
-      </c>
-[...4 lines deleted...]
-        <v>501</v>
       </c>
       <c r="D211">
         <v>1</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s" s="2">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B212" t="s">
-        <v>503</v>
+        <v>408</v>
       </c>
       <c r="C212" t="s" s="2">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="D212">
         <v>5</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s" s="2">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="B213" t="s">
-        <v>503</v>
+        <v>412</v>
       </c>
       <c r="C213" t="s" s="2">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="D213">
         <v>1</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s" s="2">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="B214" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C214" t="s" s="2">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="D214">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s" s="2">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B215" t="s">
-        <v>417</v>
+        <v>504</v>
       </c>
       <c r="C215" t="s" s="2">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="D215">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s" s="2">
-        <v>509</v>
+        <v>503</v>
       </c>
       <c r="B216" t="s">
-        <v>421</v>
+        <v>504</v>
       </c>
       <c r="C216" t="s" s="2">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D216">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s" s="2">
+        <v>507</v>
+      </c>
+      <c r="B217" t="s">
+        <v>508</v>
+      </c>
+      <c r="C217" t="s" s="2">
         <v>509</v>
       </c>
-      <c r="B217" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D217">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s" s="2">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="B218" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="C218" t="s" s="2">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="D218">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s" s="2">
+        <v>511</v>
+      </c>
+      <c r="B219" t="s">
         <v>512</v>
       </c>
-      <c r="B219" t="s">
+      <c r="C219" t="s" s="2">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="D219">
         <v>5</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s" s="2">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="B220" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="C220" t="s" s="2">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="D220">
         <v>1</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s" s="2">
+        <v>515</v>
+      </c>
+      <c r="B221" t="s">
         <v>516</v>
       </c>
-      <c r="B221" t="s">
+      <c r="C221" t="s" s="2">
         <v>517</v>
-      </c>
-[...1 lines deleted...]
-        <v>519</v>
       </c>
       <c r="D221">
         <v>5</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s" s="2">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="B222" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C222" t="s" s="2">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="D222">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s" s="2">
+        <v>519</v>
+      </c>
+      <c r="B223" t="s">
         <v>520</v>
       </c>
-      <c r="B223" t="s">
+      <c r="C223" t="s" s="2">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="D223">
         <v>1</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s" s="2">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="B224" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="C224" t="s" s="2">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D224">
         <v>5</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s" s="2">
+        <v>523</v>
+      </c>
+      <c r="B225" t="s">
         <v>524</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s" s="2">
         <v>525</v>
       </c>
-      <c r="C225" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D225">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s" s="2">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="B226" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="C226" t="s" s="2">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="D226">
         <v>1</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s" s="2">
+        <v>527</v>
+      </c>
+      <c r="B227" t="s">
         <v>528</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" t="s" s="2">
         <v>529</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D227">
         <v>5</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s" s="2">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="B228" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="C228" t="s" s="2">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="D228">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s" s="2">
+        <v>531</v>
+      </c>
+      <c r="B229" t="s">
+        <v>451</v>
+      </c>
+      <c r="C229" t="s" s="2">
         <v>532</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
       <c r="D229">
         <v>1</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s" s="2">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="B230" t="s">
-        <v>537</v>
+        <v>451</v>
       </c>
       <c r="C230" t="s" s="2">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D230">
         <v>5</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s" s="2">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="B231" t="s">
-        <v>537</v>
+        <v>455</v>
       </c>
       <c r="C231" t="s" s="2">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="D231">
         <v>1</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s" s="2">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="B232" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="C232" t="s" s="2">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="D232">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s" s="2">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="B233" t="s">
-        <v>460</v>
+        <v>538</v>
       </c>
       <c r="C233" t="s" s="2">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="D233">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s" s="2">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="B234" t="s">
-        <v>464</v>
+        <v>538</v>
       </c>
       <c r="C234" t="s" s="2">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="D234">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s" s="2">
+        <v>541</v>
+      </c>
+      <c r="B235" t="s">
+        <v>542</v>
+      </c>
+      <c r="C235" t="s" s="2">
         <v>543</v>
       </c>
-      <c r="B235" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D235">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s" s="2">
+        <v>544</v>
+      </c>
+      <c r="B236" t="s">
+        <v>545</v>
+      </c>
+      <c r="C236" t="s" s="2">
         <v>546</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
       <c r="D236">
         <v>1</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s" s="2">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="B237" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="C237" t="s" s="2">
         <v>549</v>
       </c>
       <c r="D237">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s" s="2">
         <v>550</v>
       </c>
       <c r="B238" t="s">
         <v>551</v>
       </c>
       <c r="C238" t="s" s="2">
         <v>552</v>
       </c>
       <c r="D238">
         <v>1</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s" s="2">
         <v>553</v>
       </c>
       <c r="B239" t="s">
         <v>554</v>
       </c>
       <c r="C239" t="s" s="2">
         <v>555</v>
@@ -15175,93 +15103,93 @@
         <v>636</v>
       </c>
       <c r="D266">
         <v>1</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s" s="2">
         <v>637</v>
       </c>
       <c r="B267" t="s">
         <v>638</v>
       </c>
       <c r="C267" t="s" s="2">
         <v>639</v>
       </c>
       <c r="D267">
         <v>1</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s" s="2">
         <v>640</v>
       </c>
       <c r="B268" t="s">
+        <v>578</v>
+      </c>
+      <c r="C268" t="s" s="2">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="D268">
         <v>1</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s" s="2">
+        <v>642</v>
+      </c>
+      <c r="B269" t="s">
         <v>643</v>
       </c>
-      <c r="B269" t="s">
+      <c r="C269" t="s" s="2">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="D269">
         <v>1</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s" s="2">
+        <v>645</v>
+      </c>
+      <c r="B270" t="s">
         <v>646</v>
       </c>
-      <c r="B270" t="s">
+      <c r="C270" t="s" s="2">
         <v>647</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
       <c r="D270">
         <v>1</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s" s="2">
+        <v>648</v>
+      </c>
+      <c r="B271" t="s">
         <v>649</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="C271" t="s" s="2">
         <v>650</v>
       </c>
       <c r="D271">
         <v>1</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s" s="2">
         <v>651</v>
       </c>
       <c r="B272" t="s">
         <v>652</v>
       </c>
       <c r="C272" t="s" s="2">
         <v>653</v>
       </c>
       <c r="D272">
         <v>1</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s" s="2">
         <v>654</v>
@@ -16054,578 +15982,578 @@
         <v>823</v>
       </c>
       <c r="C329" t="s" s="2">
         <v>824</v>
       </c>
       <c r="D329">
         <v>1</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s" s="2">
         <v>825</v>
       </c>
       <c r="B330" t="s">
         <v>826</v>
       </c>
       <c r="C330" t="s" s="2">
         <v>827</v>
       </c>
       <c r="D330">
         <v>1</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s" s="2">
+        <v>825</v>
+      </c>
+      <c r="B331" t="s">
+        <v>826</v>
+      </c>
+      <c r="C331" t="s" s="2">
         <v>828</v>
       </c>
-      <c r="B331" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D331">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s" s="2">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="B332" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="C332" t="s" s="2">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="D332">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s" s="2">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="B333" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="C333" t="s" s="2">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="D333">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s" s="2">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="B334" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
       <c r="C334" t="s" s="2">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="D334">
         <v>1</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s" s="2">
+        <v>831</v>
+      </c>
+      <c r="B335" t="s">
+        <v>832</v>
+      </c>
+      <c r="C335" t="s" s="2">
         <v>834</v>
       </c>
-      <c r="B335" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D335">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s" s="2">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="B336" t="s">
+        <v>832</v>
+      </c>
+      <c r="C336" t="s" s="2">
         <v>835</v>
       </c>
-      <c r="C336" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D336">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s" s="2">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="B337" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="C337" t="s" s="2">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="D337">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s" s="2">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="B338" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="C338" t="s" s="2">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="D338">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s" s="2">
+        <v>836</v>
+      </c>
+      <c r="B339" t="s">
+        <v>837</v>
+      </c>
+      <c r="C339" t="s" s="2">
         <v>840</v>
       </c>
-      <c r="B339" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D339">
-        <v>60</v>
+        <v>1</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s" s="2">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="B340" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="C340" t="s" s="2">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="D340">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s" s="2">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="B341" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="C341" t="s" s="2">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="D341">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s" s="2">
+        <v>841</v>
+      </c>
+      <c r="B342" t="s">
+        <v>842</v>
+      </c>
+      <c r="C342" t="s" s="2">
         <v>845</v>
       </c>
-      <c r="B342" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D342">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s" s="2">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="B343" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
       <c r="C343" t="s" s="2">
-        <v>852</v>
+        <v>846</v>
       </c>
       <c r="D343">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s" s="2">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="B344" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="C344" t="s" s="2">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="D344">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s" s="2">
+        <v>847</v>
+      </c>
+      <c r="B345" t="s">
+        <v>848</v>
+      </c>
+      <c r="C345" t="s" s="2">
         <v>850</v>
       </c>
-      <c r="B345" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D345">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s" s="2">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="B346" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="C346" t="s" s="2">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="D346">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s" s="2">
-        <v>856</v>
+        <v>851</v>
       </c>
       <c r="B347" t="s">
-        <v>857</v>
+        <v>852</v>
       </c>
       <c r="C347" t="s" s="2">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="D347">
         <v>1</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s" s="2">
+        <v>855</v>
+      </c>
+      <c r="B348" t="s">
         <v>856</v>
       </c>
-      <c r="B348" t="s">
+      <c r="C348" t="s" s="2">
         <v>857</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="D348">
         <v>50</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s" s="2">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="B349" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="C349" t="s" s="2">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="D349">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s" s="2">
-        <v>860</v>
+        <v>855</v>
       </c>
       <c r="B350" t="s">
-        <v>861</v>
+        <v>856</v>
       </c>
       <c r="C350" t="s" s="2">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="D350">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s" s="2">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="B351" t="s">
-        <v>865</v>
+        <v>856</v>
       </c>
       <c r="C351" t="s" s="2">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="D351">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s" s="2">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="B352" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
       <c r="C352" t="s" s="2">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="D352">
         <v>1</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s" s="2">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="B353" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>862</v>
+      </c>
+      <c r="C353" s="3">
+        <v>18809083941694</v>
       </c>
       <c r="D353">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s" s="2">
-        <v>864</v>
+        <v>861</v>
       </c>
       <c r="B354" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>862</v>
+      </c>
+      <c r="C354" s="3">
+        <v>28809083941691</v>
       </c>
       <c r="D354">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s" s="2">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="B355" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>865</v>
+      </c>
+      <c r="C355" s="3">
+        <v>18809083941700</v>
       </c>
       <c r="D355">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s" s="2">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="B356" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="C356" s="3">
-        <v>18809083941694</v>
+        <v>28809083941707</v>
       </c>
       <c r="D356">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s" s="2">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="B357" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>28809083941691</v>
+        <v>865</v>
+      </c>
+      <c r="C357" t="s" s="2">
+        <v>866</v>
       </c>
       <c r="D357">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s" s="2">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="B358" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="C358" s="3">
-        <v>18809083941700</v>
+        <v>28809083941738</v>
       </c>
       <c r="D358">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s" s="2">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="B359" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="C359" s="3">
-        <v>28809083941707</v>
+        <v>18809083941731</v>
       </c>
       <c r="D359">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s" s="2">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="B360" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
       <c r="C360" t="s" s="2">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="D360">
         <v>1</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s" s="2">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B361" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C361" s="3">
-        <v>28809083941738</v>
+        <v>28809083941745</v>
       </c>
       <c r="D361">
         <v>50</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s" s="2">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B362" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C362" s="3">
-        <v>18809083941731</v>
+        <v>18809083941748</v>
       </c>
       <c r="D362">
         <v>25</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s" s="2">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="B363" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="C363" t="s" s="2">
-        <v>878</v>
+        <v>872</v>
       </c>
       <c r="D363">
         <v>1</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s" s="2">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="B364" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="C364" s="3">
-        <v>28809083941745</v>
+        <v>18809083941779</v>
       </c>
       <c r="D364">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s" s="2">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="B365" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="C365" s="3">
-        <v>18809083941748</v>
+        <v>28809083941776</v>
       </c>
       <c r="D365">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s" s="2">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="B366" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="C366" t="s" s="2">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="D366">
         <v>1</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s" s="2">
-        <v>882</v>
+        <v>876</v>
       </c>
       <c r="B367" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>18809083941779</v>
+        <v>877</v>
+      </c>
+      <c r="C367" t="s" s="2">
+        <v>878</v>
       </c>
       <c r="D367">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s" s="2">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="B368" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>28809083941776</v>
+        <v>880</v>
+      </c>
+      <c r="C368" t="s" s="2">
+        <v>881</v>
       </c>
       <c r="D368">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s" s="2">
         <v>882</v>
       </c>
       <c r="B369" t="s">
         <v>883</v>
       </c>
       <c r="C369" t="s" s="2">
         <v>884</v>
       </c>
       <c r="D369">
         <v>1</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s" s="2">
         <v>885</v>
       </c>
       <c r="B370" t="s">
         <v>886</v>
       </c>
       <c r="C370" t="s" s="2">
         <v>887</v>
@@ -16745,97 +16673,97 @@
       <c r="D378">
         <v>1</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s" s="2">
         <v>912</v>
       </c>
       <c r="B379" t="s">
         <v>913</v>
       </c>
       <c r="C379" t="s" s="2">
         <v>914</v>
       </c>
       <c r="D379">
         <v>1</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s" s="2">
         <v>915</v>
       </c>
       <c r="B380" t="s">
         <v>916</v>
       </c>
-      <c r="C380" t="s" s="2">
-        <v>917</v>
+      <c r="C380" s="3">
+        <v>18054953347490</v>
       </c>
       <c r="D380">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s" s="2">
-        <v>918</v>
+        <v>915</v>
       </c>
       <c r="B381" t="s">
-        <v>919</v>
+        <v>916</v>
       </c>
       <c r="C381" t="s" s="2">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="D381">
         <v>1</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s" s="2">
-        <v>921</v>
+        <v>918</v>
       </c>
       <c r="B382" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="C382" t="s" s="2">
-        <v>923</v>
+        <v>920</v>
       </c>
       <c r="D382">
         <v>1</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s" s="2">
-        <v>924</v>
+        <v>921</v>
       </c>
       <c r="B383" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>18054953347490</v>
+        <v>922</v>
+      </c>
+      <c r="C383" t="s" s="2">
+        <v>923</v>
       </c>
       <c r="D383">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s" s="2">
         <v>924</v>
       </c>
       <c r="B384" t="s">
         <v>925</v>
       </c>
       <c r="C384" t="s" s="2">
         <v>926</v>
       </c>
       <c r="D384">
         <v>1</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s" s="2">
         <v>927</v>
       </c>
       <c r="B385" t="s">
         <v>928</v>
       </c>
       <c r="C385" t="s" s="2">
         <v>929</v>
@@ -16959,443 +16887,443 @@
     <row r="394">
       <c r="A394" t="s" s="2">
         <v>954</v>
       </c>
       <c r="B394" t="s">
         <v>955</v>
       </c>
       <c r="C394" t="s" s="2">
         <v>956</v>
       </c>
       <c r="D394">
         <v>1</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s" s="2">
         <v>957</v>
       </c>
       <c r="B395" t="s">
         <v>958</v>
       </c>
       <c r="C395" t="s" s="2">
         <v>959</v>
       </c>
       <c r="D395">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s" s="2">
+        <v>957</v>
+      </c>
+      <c r="B396" t="s">
+        <v>958</v>
+      </c>
+      <c r="C396" t="s" s="2">
         <v>960</v>
-      </c>
-[...4 lines deleted...]
-        <v>962</v>
       </c>
       <c r="D396">
         <v>1</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s" s="2">
-        <v>963</v>
+        <v>957</v>
       </c>
       <c r="B397" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="C397" t="s" s="2">
-        <v>965</v>
+        <v>961</v>
       </c>
       <c r="D397">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s" s="2">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="B398" t="s">
-        <v>967</v>
+        <v>958</v>
       </c>
       <c r="C398" t="s" s="2">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="D398">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s" s="2">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B399" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="C399" t="s" s="2">
-        <v>969</v>
+        <v>965</v>
       </c>
       <c r="D399">
-        <v>1</v>
+        <v>200</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s" s="2">
+        <v>963</v>
+      </c>
+      <c r="B400" t="s">
+        <v>964</v>
+      </c>
+      <c r="C400" t="s" s="2">
         <v>966</v>
       </c>
-      <c r="B400" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D400">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s" s="2">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="B401" t="s">
+        <v>964</v>
+      </c>
+      <c r="C401" t="s" s="2">
         <v>967</v>
       </c>
-      <c r="C401" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D401">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s" s="2">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="B402" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="C402" t="s" s="2">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="D402">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s" s="2">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="B403" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
       <c r="C403" t="s" s="2">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="D403">
-        <v>1</v>
+        <v>200</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s" s="2">
+        <v>968</v>
+      </c>
+      <c r="B404" t="s">
+        <v>969</v>
+      </c>
+      <c r="C404" t="s" s="2">
         <v>972</v>
       </c>
-      <c r="B404" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D404">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s" s="2">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="B405" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="C405" t="s" s="2">
-        <v>979</v>
+        <v>975</v>
       </c>
       <c r="D405">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s" s="2">
-        <v>977</v>
+        <v>973</v>
       </c>
       <c r="B406" t="s">
-        <v>978</v>
+        <v>974</v>
       </c>
       <c r="C406" t="s" s="2">
-        <v>980</v>
+        <v>976</v>
       </c>
       <c r="D406">
         <v>200</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s" s="2">
+        <v>973</v>
+      </c>
+      <c r="B407" t="s">
+        <v>974</v>
+      </c>
+      <c r="C407" t="s" s="2">
         <v>977</v>
       </c>
-      <c r="B407" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D407">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s" s="2">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="B408" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="C408" t="s" s="2">
-        <v>984</v>
+        <v>980</v>
       </c>
       <c r="D408">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s" s="2">
-        <v>982</v>
+        <v>978</v>
       </c>
       <c r="B409" t="s">
-        <v>983</v>
+        <v>979</v>
       </c>
       <c r="C409" t="s" s="2">
-        <v>985</v>
+        <v>981</v>
       </c>
       <c r="D409">
-        <v>200</v>
+        <v>1</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s" s="2">
+        <v>978</v>
+      </c>
+      <c r="B410" t="s">
+        <v>979</v>
+      </c>
+      <c r="C410" t="s" s="2">
         <v>982</v>
       </c>
-      <c r="B410" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D410">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s" s="2">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="B411" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="C411" t="s" s="2">
-        <v>989</v>
+        <v>985</v>
       </c>
       <c r="D411">
         <v>50</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s" s="2">
-        <v>987</v>
+        <v>983</v>
       </c>
       <c r="B412" t="s">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="C412" t="s" s="2">
-        <v>990</v>
+        <v>986</v>
       </c>
       <c r="D412">
         <v>1</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s" s="2">
+        <v>983</v>
+      </c>
+      <c r="B413" t="s">
+        <v>984</v>
+      </c>
+      <c r="C413" t="s" s="2">
         <v>987</v>
       </c>
-      <c r="B413" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D413">
-        <v>200</v>
+        <v>5</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s" s="2">
-        <v>992</v>
+        <v>983</v>
       </c>
       <c r="B414" t="s">
-        <v>993</v>
+        <v>984</v>
       </c>
       <c r="C414" t="s" s="2">
-        <v>994</v>
+        <v>988</v>
       </c>
       <c r="D414">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s" s="2">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="B415" t="s">
-        <v>993</v>
+        <v>990</v>
       </c>
       <c r="C415" t="s" s="2">
-        <v>995</v>
+        <v>991</v>
       </c>
       <c r="D415">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s" s="2">
+        <v>989</v>
+      </c>
+      <c r="B416" t="s">
+        <v>990</v>
+      </c>
+      <c r="C416" t="s" s="2">
         <v>992</v>
       </c>
-      <c r="B416" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D416">
-        <v>5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s" s="2">
-        <v>992</v>
+        <v>989</v>
       </c>
       <c r="B417" t="s">
+        <v>990</v>
+      </c>
+      <c r="C417" t="s" s="2">
         <v>993</v>
       </c>
-      <c r="C417" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D417">
-        <v>200</v>
+        <v>1</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s" s="2">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="B418" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="C418" t="s" s="2">
-        <v>1000</v>
+        <v>996</v>
       </c>
       <c r="D418">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s" s="2">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="B419" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="C419" t="s" s="2">
-        <v>1001</v>
+        <v>997</v>
       </c>
       <c r="D419">
         <v>200</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s" s="2">
+        <v>994</v>
+      </c>
+      <c r="B420" t="s">
+        <v>995</v>
+      </c>
+      <c r="C420" t="s" s="2">
         <v>998</v>
       </c>
-      <c r="B420" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D420">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s" s="2">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="B421" t="s">
-        <v>1004</v>
+        <v>1000</v>
       </c>
       <c r="C421" t="s" s="2">
-        <v>1005</v>
+        <v>1001</v>
       </c>
       <c r="D421">
         <v>1</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s" s="2">
+        <v>1002</v>
+      </c>
+      <c r="B422" t="s">
         <v>1003</v>
       </c>
-      <c r="B422" t="s">
+      <c r="C422" t="s" s="2">
         <v>1004</v>
       </c>
-      <c r="C422" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D422">
-        <v>200</v>
+        <v>1</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s" s="2">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B423" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C423" t="s" s="2">
         <v>1007</v>
       </c>
       <c r="D423">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s" s="2">
         <v>1008</v>
       </c>
       <c r="B424" t="s">
         <v>1009</v>
       </c>
       <c r="C424" t="s" s="2">
         <v>1010</v>
       </c>
       <c r="D424">
         <v>1</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s" s="2">
         <v>1011</v>
       </c>
       <c r="B425" t="s">
         <v>1012</v>
       </c>
       <c r="C425" t="s" s="2">
         <v>1013</v>
@@ -17835,93 +17763,93 @@
         <v>1106</v>
       </c>
       <c r="D456">
         <v>1</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s" s="2">
         <v>1107</v>
       </c>
       <c r="B457" t="s">
         <v>1108</v>
       </c>
       <c r="C457" t="s" s="2">
         <v>1109</v>
       </c>
       <c r="D457">
         <v>1</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s" s="2">
         <v>1110</v>
       </c>
       <c r="B458" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C458" t="s" s="2">
         <v>1111</v>
-      </c>
-[...1 lines deleted...]
-        <v>1112</v>
       </c>
       <c r="D458">
         <v>1</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s" s="2">
+        <v>1112</v>
+      </c>
+      <c r="B459" t="s">
         <v>1113</v>
       </c>
-      <c r="B459" t="s">
+      <c r="C459" t="s" s="2">
         <v>1114</v>
-      </c>
-[...1 lines deleted...]
-        <v>1115</v>
       </c>
       <c r="D459">
         <v>1</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s" s="2">
+        <v>1115</v>
+      </c>
+      <c r="B460" t="s">
         <v>1116</v>
       </c>
-      <c r="B460" t="s">
+      <c r="C460" t="s" s="2">
         <v>1117</v>
-      </c>
-[...1 lines deleted...]
-        <v>1118</v>
       </c>
       <c r="D460">
         <v>1</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s" s="2">
+        <v>1118</v>
+      </c>
+      <c r="B461" t="s">
         <v>1119</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
       <c r="C461" t="s" s="2">
         <v>1120</v>
       </c>
       <c r="D461">
         <v>1</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s" s="2">
         <v>1121</v>
       </c>
       <c r="B462" t="s">
         <v>1122</v>
       </c>
       <c r="C462" t="s" s="2">
         <v>1123</v>
       </c>
       <c r="D462">
         <v>1</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s" s="2">
         <v>1124</v>
@@ -18031,93 +17959,93 @@
         <v>1147</v>
       </c>
       <c r="D470">
         <v>1</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s" s="2">
         <v>1148</v>
       </c>
       <c r="B471" t="s">
         <v>1149</v>
       </c>
       <c r="C471" t="s" s="2">
         <v>1150</v>
       </c>
       <c r="D471">
         <v>1</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s" s="2">
         <v>1151</v>
       </c>
       <c r="B472" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C472" t="s" s="2">
         <v>1152</v>
-      </c>
-[...1 lines deleted...]
-        <v>1153</v>
       </c>
       <c r="D472">
         <v>1</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s" s="2">
+        <v>1153</v>
+      </c>
+      <c r="B473" t="s">
         <v>1154</v>
       </c>
-      <c r="B473" t="s">
+      <c r="C473" t="s" s="2">
         <v>1155</v>
-      </c>
-[...1 lines deleted...]
-        <v>1156</v>
       </c>
       <c r="D473">
         <v>1</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s" s="2">
+        <v>1156</v>
+      </c>
+      <c r="B474" t="s">
         <v>1157</v>
       </c>
-      <c r="B474" t="s">
+      <c r="C474" t="s" s="2">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
       <c r="D474">
         <v>1</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s" s="2">
+        <v>1159</v>
+      </c>
+      <c r="B475" t="s">
         <v>1160</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057</v>
       </c>
       <c r="C475" t="s" s="2">
         <v>1161</v>
       </c>
       <c r="D475">
         <v>1</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s" s="2">
         <v>1162</v>
       </c>
       <c r="B476" t="s">
         <v>1163</v>
       </c>
       <c r="C476" t="s" s="2">
         <v>1164</v>
       </c>
       <c r="D476">
         <v>1</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s" s="2">
         <v>1165</v>
@@ -18157,93 +18085,93 @@
         <v>1173</v>
       </c>
       <c r="D479">
         <v>1</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s" s="2">
         <v>1174</v>
       </c>
       <c r="B480" t="s">
         <v>1175</v>
       </c>
       <c r="C480" t="s" s="2">
         <v>1176</v>
       </c>
       <c r="D480">
         <v>1</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s" s="2">
         <v>1177</v>
       </c>
       <c r="B481" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C481" t="s" s="2">
         <v>1178</v>
-      </c>
-[...1 lines deleted...]
-        <v>1179</v>
       </c>
       <c r="D481">
         <v>1</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s" s="2">
+        <v>1179</v>
+      </c>
+      <c r="B482" t="s">
         <v>1180</v>
       </c>
-      <c r="B482" t="s">
+      <c r="C482" t="s" s="2">
         <v>1181</v>
-      </c>
-[...1 lines deleted...]
-        <v>1182</v>
       </c>
       <c r="D482">
         <v>1</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s" s="2">
+        <v>1182</v>
+      </c>
+      <c r="B483" t="s">
         <v>1183</v>
       </c>
-      <c r="B483" t="s">
+      <c r="C483" t="s" s="2">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
       <c r="D483">
         <v>1</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s" s="2">
+        <v>1185</v>
+      </c>
+      <c r="B484" t="s">
         <v>1186</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="C484" t="s" s="2">
         <v>1187</v>
       </c>
       <c r="D484">
         <v>1</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s" s="2">
         <v>1188</v>
       </c>
       <c r="B485" t="s">
         <v>1189</v>
       </c>
       <c r="C485" t="s" s="2">
         <v>1190</v>
       </c>
       <c r="D485">
         <v>1</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s" s="2">
         <v>1191</v>
@@ -19064,102 +18992,102 @@
         <v>1366</v>
       </c>
       <c r="C544" t="s" s="2">
         <v>1367</v>
       </c>
       <c r="D544">
         <v>1</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="s" s="2">
         <v>1368</v>
       </c>
       <c r="B545" t="s">
         <v>1369</v>
       </c>
       <c r="C545" t="s" s="2">
         <v>1370</v>
       </c>
       <c r="D545">
         <v>1</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="s" s="2">
+        <v>1368</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C546" t="s" s="2">
         <v>1371</v>
       </c>
-      <c r="B546" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D546">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="s" s="2">
+        <v>1372</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C547" t="s" s="2">
         <v>1374</v>
-      </c>
-[...4 lines deleted...]
-        <v>1376</v>
       </c>
       <c r="D547">
         <v>1</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="s" s="2">
+        <v>1375</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C548" t="s" s="2">
         <v>1377</v>
-      </c>
-[...4 lines deleted...]
-        <v>1379</v>
       </c>
       <c r="D548">
         <v>1</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="s" s="2">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="B549" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="C549" t="s" s="2">
         <v>1380</v>
       </c>
       <c r="D549">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="s" s="2">
         <v>1381</v>
       </c>
       <c r="B550" t="s">
         <v>1382</v>
       </c>
       <c r="C550" t="s" s="2">
         <v>1383</v>
       </c>
       <c r="D550">
         <v>1</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="s" s="2">
         <v>1384</v>
       </c>
       <c r="B551" t="s">
         <v>1385</v>
       </c>
       <c r="C551" t="s" s="2">
         <v>1386</v>
@@ -19890,396 +19818,396 @@
         <v>1541</v>
       </c>
       <c r="C603" t="s" s="2">
         <v>1542</v>
       </c>
       <c r="D603">
         <v>1</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="s" s="2">
         <v>1543</v>
       </c>
       <c r="B604" t="s">
         <v>1544</v>
       </c>
       <c r="C604" t="s" s="2">
         <v>1545</v>
       </c>
       <c r="D604">
         <v>1</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="s" s="2">
-        <v>1546</v>
+        <v>1543</v>
       </c>
       <c r="B605" t="s">
-        <v>1547</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>1544</v>
+      </c>
+      <c r="C605" s="3">
+        <v>15060914590006</v>
       </c>
       <c r="D605">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="s" s="2">
-        <v>1549</v>
+        <v>1546</v>
       </c>
       <c r="B606" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>1547</v>
+      </c>
+      <c r="C606" s="3">
+        <v>15060914590013</v>
       </c>
       <c r="D606">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="s" s="2">
-        <v>1552</v>
+        <v>1546</v>
       </c>
       <c r="B607" t="s">
-        <v>1553</v>
+        <v>1547</v>
       </c>
       <c r="C607" t="s" s="2">
-        <v>1554</v>
+        <v>1548</v>
       </c>
       <c r="D607">
         <v>1</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="s" s="2">
-        <v>1552</v>
+        <v>1549</v>
       </c>
       <c r="B608" t="s">
-        <v>1553</v>
+        <v>1550</v>
       </c>
       <c r="C608" s="3">
-        <v>15060914590006</v>
+        <v>15060914590075</v>
       </c>
       <c r="D608">
         <v>25</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="s" s="2">
-        <v>1555</v>
+        <v>1549</v>
       </c>
       <c r="B609" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>15060914590013</v>
+        <v>1550</v>
+      </c>
+      <c r="C609" t="s" s="2">
+        <v>1551</v>
       </c>
       <c r="D609">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="s" s="2">
-        <v>1555</v>
+        <v>1552</v>
       </c>
       <c r="B610" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>1557</v>
+        <v>1553</v>
+      </c>
+      <c r="C610" s="3">
+        <v>15060914590020</v>
       </c>
       <c r="D610">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="s" s="2">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="B611" t="s">
-        <v>1559</v>
-[...2 lines deleted...]
-        <v>15060914590075</v>
+        <v>1553</v>
+      </c>
+      <c r="C611" t="s" s="2">
+        <v>1554</v>
       </c>
       <c r="D611">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="s" s="2">
-        <v>1558</v>
+        <v>1555</v>
       </c>
       <c r="B612" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
       <c r="C612" t="s" s="2">
-        <v>1560</v>
+        <v>1557</v>
       </c>
       <c r="D612">
         <v>1</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="s" s="2">
-        <v>1561</v>
+        <v>1555</v>
       </c>
       <c r="B613" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="C613" s="3">
-        <v>15060914590020</v>
+        <v>15060914590037</v>
       </c>
       <c r="D613">
         <v>25</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="s" s="2">
-        <v>1561</v>
+        <v>1558</v>
       </c>
       <c r="B614" t="s">
-        <v>1562</v>
+        <v>1559</v>
       </c>
       <c r="C614" t="s" s="2">
-        <v>1563</v>
+        <v>1560</v>
       </c>
       <c r="D614">
         <v>1</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="s" s="2">
-        <v>1564</v>
+        <v>1558</v>
       </c>
       <c r="B615" t="s">
-        <v>1565</v>
-[...2 lines deleted...]
-        <v>1566</v>
+        <v>1559</v>
+      </c>
+      <c r="C615" s="3">
+        <v>15060914590044</v>
       </c>
       <c r="D615">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="s" s="2">
-        <v>1564</v>
+        <v>1561</v>
       </c>
       <c r="B616" t="s">
-        <v>1565</v>
-[...2 lines deleted...]
-        <v>15060914590037</v>
+        <v>1562</v>
+      </c>
+      <c r="C616" t="s" s="2">
+        <v>1563</v>
       </c>
       <c r="D616">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="s" s="2">
-        <v>1567</v>
+        <v>1561</v>
       </c>
       <c r="B617" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-        <v>1569</v>
+        <v>1562</v>
+      </c>
+      <c r="C617" s="3">
+        <v>15060914590051</v>
       </c>
       <c r="D617">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="s" s="2">
-        <v>1567</v>
+        <v>1564</v>
       </c>
       <c r="B618" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-        <v>15060914590044</v>
+        <v>1565</v>
+      </c>
+      <c r="C618" t="s" s="2">
+        <v>1566</v>
       </c>
       <c r="D618">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="s" s="2">
-        <v>1570</v>
+        <v>1564</v>
       </c>
       <c r="B619" t="s">
-        <v>1571</v>
-[...2 lines deleted...]
-        <v>1572</v>
+        <v>1565</v>
+      </c>
+      <c r="C619" s="3">
+        <v>15060914590105</v>
       </c>
       <c r="D619">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="s" s="2">
-        <v>1570</v>
+        <v>1567</v>
       </c>
       <c r="B620" t="s">
-        <v>1571</v>
+        <v>1568</v>
       </c>
       <c r="C620" s="3">
-        <v>15060914590051</v>
+        <v>15060914590082</v>
       </c>
       <c r="D620">
         <v>25</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="s" s="2">
-        <v>1573</v>
+        <v>1567</v>
       </c>
       <c r="B621" t="s">
-        <v>1574</v>
+        <v>1568</v>
       </c>
       <c r="C621" t="s" s="2">
-        <v>1575</v>
+        <v>1569</v>
       </c>
       <c r="D621">
         <v>1</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="s" s="2">
-        <v>1573</v>
+        <v>1570</v>
       </c>
       <c r="B622" t="s">
-        <v>1574</v>
+        <v>1571</v>
       </c>
       <c r="C622" s="3">
-        <v>15060914590105</v>
+        <v>15060914590099</v>
       </c>
       <c r="D622">
         <v>25</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="s" s="2">
-        <v>1576</v>
+        <v>1570</v>
       </c>
       <c r="B623" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>15060914590082</v>
+        <v>1571</v>
+      </c>
+      <c r="C623" t="s" s="2">
+        <v>1572</v>
       </c>
       <c r="D623">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="s" s="2">
-        <v>1576</v>
+        <v>1573</v>
       </c>
       <c r="B624" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>1578</v>
+        <v>1574</v>
+      </c>
+      <c r="C624" s="3">
+        <v>15060914590068</v>
       </c>
       <c r="D624">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="s" s="2">
-        <v>1579</v>
+        <v>1573</v>
       </c>
       <c r="B625" t="s">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>15060914590099</v>
+        <v>1574</v>
+      </c>
+      <c r="C625" t="s" s="2">
+        <v>1575</v>
       </c>
       <c r="D625">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="s" s="2">
-        <v>1579</v>
+        <v>1576</v>
       </c>
       <c r="B626" t="s">
-        <v>1580</v>
-[...2 lines deleted...]
-        <v>1581</v>
+        <v>1577</v>
+      </c>
+      <c r="C626" s="3">
+        <v>15060914590112</v>
       </c>
       <c r="D626">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="s" s="2">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="B627" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>15060914590068</v>
+        <v>1577</v>
+      </c>
+      <c r="C627" t="s" s="2">
+        <v>1578</v>
       </c>
       <c r="D627">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="s" s="2">
-        <v>1582</v>
+        <v>1579</v>
       </c>
       <c r="B628" t="s">
-        <v>1583</v>
+        <v>1580</v>
       </c>
       <c r="C628" t="s" s="2">
-        <v>1584</v>
+        <v>1581</v>
       </c>
       <c r="D628">
         <v>1</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="s" s="2">
-        <v>1585</v>
+        <v>1582</v>
       </c>
       <c r="B629" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-        <v>15060914590112</v>
+        <v>1583</v>
+      </c>
+      <c r="C629" t="s" s="2">
+        <v>1584</v>
       </c>
       <c r="D629">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="s" s="2">
         <v>1585</v>
       </c>
       <c r="B630" t="s">
         <v>1586</v>
       </c>
       <c r="C630" t="s" s="2">
         <v>1587</v>
       </c>
       <c r="D630">
         <v>1</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="s" s="2">
         <v>1588</v>
       </c>
       <c r="B631" t="s">
         <v>1589</v>
       </c>
       <c r="C631" t="s" s="2">
         <v>1590</v>
@@ -20637,3395 +20565,3395 @@
       <c r="D656">
         <v>1</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="s" s="2">
         <v>1666</v>
       </c>
       <c r="B657" t="s">
         <v>1667</v>
       </c>
       <c r="C657" t="s" s="2">
         <v>1668</v>
       </c>
       <c r="D657">
         <v>1</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="s" s="2">
         <v>1669</v>
       </c>
       <c r="B658" t="s">
         <v>1670</v>
       </c>
-      <c r="C658" t="s" s="2">
-        <v>1671</v>
+      <c r="C658" s="3">
+        <v>25060120957980</v>
       </c>
       <c r="D658">
-        <v>1</v>
+        <v>15</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="s" s="2">
-        <v>1672</v>
+        <v>1669</v>
       </c>
       <c r="B659" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>1674</v>
+        <v>1670</v>
+      </c>
+      <c r="C659" s="3">
+        <v>35060120957987</v>
       </c>
       <c r="D659">
-        <v>1</v>
+        <v>240</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="s" s="2">
-        <v>1675</v>
+        <v>1669</v>
       </c>
       <c r="B660" t="s">
-        <v>1676</v>
-[...2 lines deleted...]
-        <v>1677</v>
+        <v>1670</v>
+      </c>
+      <c r="C660" s="3">
+        <v>15060120957983</v>
       </c>
       <c r="D660">
         <v>1</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="s" s="2">
-        <v>1678</v>
+        <v>1671</v>
       </c>
       <c r="B661" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>25060120957980</v>
+        <v>1672</v>
+      </c>
+      <c r="C661" t="s" s="2">
+        <v>1673</v>
       </c>
       <c r="D661">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="s" s="2">
-        <v>1678</v>
+        <v>1671</v>
       </c>
       <c r="B662" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>35060120957987</v>
+        <v>1672</v>
+      </c>
+      <c r="C662" t="s" s="2">
+        <v>1674</v>
       </c>
       <c r="D662">
-        <v>240</v>
+        <v>1</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="s" s="2">
-        <v>1678</v>
+        <v>1675</v>
       </c>
       <c r="B663" t="s">
-        <v>1679</v>
+        <v>1676</v>
       </c>
       <c r="C663" s="3">
-        <v>15060120957983</v>
+        <v>26939029817581</v>
       </c>
       <c r="D663">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="s" s="2">
-        <v>1680</v>
+        <v>1675</v>
       </c>
       <c r="B664" t="s">
-        <v>1681</v>
-[...2 lines deleted...]
-        <v>1682</v>
+        <v>1676</v>
+      </c>
+      <c r="C664" s="3">
+        <v>16939029817584</v>
       </c>
       <c r="D664">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="s" s="2">
-        <v>1680</v>
+        <v>1675</v>
       </c>
       <c r="B665" t="s">
-        <v>1681</v>
+        <v>1676</v>
       </c>
       <c r="C665" t="s" s="2">
-        <v>1683</v>
+        <v>1677</v>
       </c>
       <c r="D665">
         <v>1</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="s" s="2">
-        <v>1684</v>
+        <v>1678</v>
       </c>
       <c r="B666" t="s">
-        <v>1685</v>
-[...2 lines deleted...]
-        <v>26939029817581</v>
+        <v>1679</v>
+      </c>
+      <c r="C666" t="s" s="2">
+        <v>1680</v>
       </c>
       <c r="D666">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="s" s="2">
-        <v>1684</v>
+        <v>1678</v>
       </c>
       <c r="B667" t="s">
-        <v>1685</v>
+        <v>1679</v>
       </c>
       <c r="C667" s="3">
-        <v>16939029817584</v>
+        <v>16939029817591</v>
       </c>
       <c r="D667">
         <v>5</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="s" s="2">
-        <v>1684</v>
+        <v>1678</v>
       </c>
       <c r="B668" t="s">
-        <v>1685</v>
-[...2 lines deleted...]
-        <v>1686</v>
+        <v>1679</v>
+      </c>
+      <c r="C668" s="3">
+        <v>26939029817598</v>
       </c>
       <c r="D668">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="s" s="2">
-        <v>1687</v>
+        <v>1681</v>
       </c>
       <c r="B669" t="s">
-        <v>1688</v>
+        <v>1682</v>
       </c>
       <c r="C669" t="s" s="2">
-        <v>1689</v>
+        <v>1683</v>
       </c>
       <c r="D669">
         <v>1</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="s" s="2">
-        <v>1687</v>
+        <v>1681</v>
       </c>
       <c r="B670" t="s">
-        <v>1688</v>
+        <v>1682</v>
       </c>
       <c r="C670" s="3">
-        <v>16939029817591</v>
+        <v>16939029817607</v>
       </c>
       <c r="D670">
         <v>5</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="s" s="2">
-        <v>1687</v>
+        <v>1681</v>
       </c>
       <c r="B671" t="s">
-        <v>1688</v>
+        <v>1682</v>
       </c>
       <c r="C671" s="3">
-        <v>26939029817598</v>
+        <v>26939029817604</v>
       </c>
       <c r="D671">
         <v>20</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="s" s="2">
-        <v>1690</v>
+        <v>1684</v>
       </c>
       <c r="B672" t="s">
-        <v>1691</v>
+        <v>1685</v>
       </c>
       <c r="C672" t="s" s="2">
-        <v>1692</v>
+        <v>1686</v>
       </c>
       <c r="D672">
         <v>1</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="s" s="2">
-        <v>1690</v>
+        <v>1684</v>
       </c>
       <c r="B673" t="s">
-        <v>1691</v>
+        <v>1685</v>
       </c>
       <c r="C673" s="3">
-        <v>16939029817607</v>
+        <v>26939029817611</v>
       </c>
       <c r="D673">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="s" s="2">
-        <v>1690</v>
+        <v>1684</v>
       </c>
       <c r="B674" t="s">
-        <v>1691</v>
+        <v>1685</v>
       </c>
       <c r="C674" s="3">
-        <v>26939029817604</v>
+        <v>16939029817614</v>
       </c>
       <c r="D674">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="s" s="2">
-        <v>1693</v>
+        <v>1687</v>
       </c>
       <c r="B675" t="s">
-        <v>1694</v>
-[...2 lines deleted...]
-        <v>1695</v>
+        <v>1688</v>
+      </c>
+      <c r="C675" s="3">
+        <v>16939029817577</v>
       </c>
       <c r="D675">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="s" s="2">
-        <v>1693</v>
+        <v>1687</v>
       </c>
       <c r="B676" t="s">
-        <v>1694</v>
+        <v>1688</v>
       </c>
       <c r="C676" s="3">
-        <v>26939029817611</v>
+        <v>26939029817574</v>
       </c>
       <c r="D676">
         <v>20</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="s" s="2">
-        <v>1693</v>
+        <v>1687</v>
       </c>
       <c r="B677" t="s">
-        <v>1694</v>
-[...2 lines deleted...]
-        <v>16939029817614</v>
+        <v>1688</v>
+      </c>
+      <c r="C677" t="s" s="2">
+        <v>1689</v>
       </c>
       <c r="D677">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="s" s="2">
-        <v>1696</v>
+        <v>1690</v>
       </c>
       <c r="B678" t="s">
-        <v>1697</v>
-[...2 lines deleted...]
-        <v>16939029817577</v>
+        <v>1691</v>
+      </c>
+      <c r="C678" t="s" s="2">
+        <v>1692</v>
       </c>
       <c r="D678">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="s" s="2">
-        <v>1696</v>
+        <v>1690</v>
       </c>
       <c r="B679" t="s">
-        <v>1697</v>
+        <v>1691</v>
       </c>
       <c r="C679" s="3">
-        <v>26939029817574</v>
+        <v>26939029817628</v>
       </c>
       <c r="D679">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="s" s="2">
-        <v>1696</v>
+        <v>1690</v>
       </c>
       <c r="B680" t="s">
-        <v>1697</v>
-[...2 lines deleted...]
-        <v>1698</v>
+        <v>1691</v>
+      </c>
+      <c r="C680" s="3">
+        <v>16939029817621</v>
       </c>
       <c r="D680">
-        <v>1</v>
+        <v>25</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="s" s="2">
-        <v>1699</v>
+        <v>1693</v>
       </c>
       <c r="B681" t="s">
-        <v>1700</v>
+        <v>1694</v>
       </c>
       <c r="C681" t="s" s="2">
-        <v>1701</v>
+        <v>1695</v>
       </c>
       <c r="D681">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="s" s="2">
-        <v>1699</v>
+        <v>1693</v>
       </c>
       <c r="B682" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>26939029817628</v>
+        <v>1694</v>
+      </c>
+      <c r="C682" t="s" s="2">
+        <v>1696</v>
       </c>
       <c r="D682">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="s" s="2">
-        <v>1699</v>
+        <v>1693</v>
       </c>
       <c r="B683" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>16939029817621</v>
+        <v>1694</v>
+      </c>
+      <c r="C683" t="s" s="2">
+        <v>1697</v>
       </c>
       <c r="D683">
-        <v>25</v>
+        <v>1</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="s" s="2">
-        <v>1702</v>
+        <v>1698</v>
       </c>
       <c r="B684" t="s">
-        <v>1703</v>
+        <v>1699</v>
       </c>
       <c r="C684" t="s" s="2">
-        <v>1704</v>
+        <v>1700</v>
       </c>
       <c r="D684">
         <v>20</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="s" s="2">
-        <v>1702</v>
+        <v>1698</v>
       </c>
       <c r="B685" t="s">
-        <v>1703</v>
+        <v>1699</v>
       </c>
       <c r="C685" t="s" s="2">
-        <v>1705</v>
+        <v>1701</v>
       </c>
       <c r="D685">
         <v>10</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="s" s="2">
+        <v>1698</v>
+      </c>
+      <c r="B686" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C686" t="s" s="2">
         <v>1702</v>
-      </c>
-[...4 lines deleted...]
-        <v>1706</v>
       </c>
       <c r="D686">
         <v>1</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="s" s="2">
-        <v>1707</v>
+        <v>1703</v>
       </c>
       <c r="B687" t="s">
-        <v>1708</v>
+        <v>1704</v>
       </c>
       <c r="C687" t="s" s="2">
-        <v>1709</v>
+        <v>1705</v>
       </c>
       <c r="D687">
         <v>20</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="s" s="2">
-        <v>1707</v>
+        <v>1703</v>
       </c>
       <c r="B688" t="s">
-        <v>1708</v>
+        <v>1704</v>
       </c>
       <c r="C688" t="s" s="2">
-        <v>1710</v>
+        <v>1706</v>
       </c>
       <c r="D688">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="s" s="2">
+        <v>1703</v>
+      </c>
+      <c r="B689" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C689" t="s" s="2">
         <v>1707</v>
       </c>
-      <c r="B689" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D689">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="s" s="2">
-        <v>1712</v>
+        <v>1708</v>
       </c>
       <c r="B690" t="s">
-        <v>1713</v>
+        <v>1709</v>
       </c>
       <c r="C690" t="s" s="2">
-        <v>1714</v>
+        <v>1710</v>
       </c>
       <c r="D690">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="s" s="2">
+        <v>1711</v>
+      </c>
+      <c r="B691" t="s">
         <v>1712</v>
       </c>
-      <c r="B691" t="s">
+      <c r="C691" t="s" s="2">
         <v>1713</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715</v>
       </c>
       <c r="D691">
         <v>1</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="s" s="2">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="B692" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
       <c r="C692" t="s" s="2">
         <v>1716</v>
       </c>
       <c r="D692">
-        <v>40</v>
+        <v>1</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="s" s="2">
         <v>1717</v>
       </c>
       <c r="B693" t="s">
         <v>1718</v>
       </c>
       <c r="C693" t="s" s="2">
         <v>1719</v>
       </c>
       <c r="D693">
         <v>1</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="s" s="2">
         <v>1720</v>
       </c>
       <c r="B694" t="s">
         <v>1721</v>
       </c>
       <c r="C694" t="s" s="2">
         <v>1722</v>
       </c>
       <c r="D694">
         <v>1</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="s" s="2">
-        <v>1723</v>
+        <v>1720</v>
       </c>
       <c r="B695" t="s">
-        <v>1724</v>
-[...2 lines deleted...]
-        <v>1725</v>
+        <v>1721</v>
+      </c>
+      <c r="C695" s="3">
+        <v>18809083949003</v>
       </c>
       <c r="D695">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="s" s="2">
-        <v>1726</v>
+        <v>1723</v>
       </c>
       <c r="B696" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="C696" t="s" s="2">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="D696">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="s" s="2">
-        <v>1729</v>
+        <v>1723</v>
       </c>
       <c r="B697" t="s">
-        <v>1730</v>
+        <v>1724</v>
       </c>
       <c r="C697" t="s" s="2">
-        <v>1731</v>
+        <v>1726</v>
       </c>
       <c r="D697">
         <v>1</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="s" s="2">
+        <v>1727</v>
+      </c>
+      <c r="B698" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C698" t="s" s="2">
         <v>1729</v>
       </c>
-      <c r="B698" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D698">
-        <v>40</v>
+        <v>55</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="s" s="2">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="B699" t="s">
-        <v>1733</v>
+        <v>1728</v>
       </c>
       <c r="C699" t="s" s="2">
-        <v>1734</v>
+        <v>1730</v>
       </c>
       <c r="D699">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="s" s="2">
+        <v>1731</v>
+      </c>
+      <c r="B700" t="s">
         <v>1732</v>
       </c>
-      <c r="B700" t="s">
+      <c r="C700" t="s" s="2">
         <v>1733</v>
-      </c>
-[...1 lines deleted...]
-        <v>1735</v>
       </c>
       <c r="D700">
         <v>1</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="s" s="2">
-        <v>1736</v>
+        <v>1731</v>
       </c>
       <c r="B701" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
       <c r="C701" t="s" s="2">
-        <v>1738</v>
+        <v>1734</v>
       </c>
       <c r="D701">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="s" s="2">
-        <v>1736</v>
+        <v>1731</v>
       </c>
       <c r="B702" t="s">
-        <v>1737</v>
+        <v>1732</v>
       </c>
       <c r="C702" t="s" s="2">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="D702">
-        <v>1</v>
+        <v>80</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="s" s="2">
-        <v>1740</v>
+        <v>1736</v>
       </c>
       <c r="B703" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="C703" t="s" s="2">
-        <v>1742</v>
+        <v>1738</v>
       </c>
       <c r="D703">
         <v>1</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="s" s="2">
-        <v>1740</v>
+        <v>1736</v>
       </c>
       <c r="B704" t="s">
-        <v>1741</v>
+        <v>1737</v>
       </c>
       <c r="C704" t="s" s="2">
-        <v>1743</v>
+        <v>1739</v>
       </c>
       <c r="D704">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="s" s="2">
         <v>1740</v>
       </c>
       <c r="B705" t="s">
         <v>1741</v>
       </c>
       <c r="C705" t="s" s="2">
-        <v>1744</v>
+        <v>1742</v>
       </c>
       <c r="D705">
-        <v>80</v>
+        <v>1</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="s" s="2">
+        <v>1743</v>
+      </c>
+      <c r="B706" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C706" t="s" s="2">
         <v>1745</v>
-      </c>
-[...4 lines deleted...]
-        <v>1747</v>
       </c>
       <c r="D706">
         <v>1</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="s" s="2">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B707" t="s">
-        <v>1746</v>
-[...2 lines deleted...]
-        <v>1748</v>
+        <v>1747</v>
+      </c>
+      <c r="C707" s="3">
+        <v>20845854061616</v>
       </c>
       <c r="D707">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="s" s="2">
-        <v>1749</v>
+        <v>1746</v>
       </c>
       <c r="B708" t="s">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>1751</v>
+        <v>1747</v>
+      </c>
+      <c r="C708" s="3">
+        <v>30845854061613</v>
       </c>
       <c r="D708">
-        <v>1</v>
+        <v>6</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="s" s="2">
-        <v>1752</v>
+        <v>1748</v>
       </c>
       <c r="B709" t="s">
-        <v>1753</v>
+        <v>1749</v>
       </c>
       <c r="C709" t="s" s="2">
-        <v>1754</v>
+        <v>1750</v>
       </c>
       <c r="D709">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="s" s="2">
-        <v>1755</v>
+        <v>1748</v>
       </c>
       <c r="B710" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>20845854061616</v>
+        <v>1749</v>
+      </c>
+      <c r="C710" t="s" s="2">
+        <v>1751</v>
       </c>
       <c r="D710">
         <v>1</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="s" s="2">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="B711" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>30845854061613</v>
+        <v>1753</v>
+      </c>
+      <c r="C711" t="s" s="2">
+        <v>1754</v>
       </c>
       <c r="D711">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="s" s="2">
-        <v>1757</v>
+        <v>1752</v>
       </c>
       <c r="B712" t="s">
-        <v>1758</v>
+        <v>1753</v>
       </c>
       <c r="C712" t="s" s="2">
-        <v>1759</v>
+        <v>1755</v>
       </c>
       <c r="D712">
         <v>10</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="s" s="2">
+        <v>1756</v>
+      </c>
+      <c r="B713" t="s">
         <v>1757</v>
       </c>
-      <c r="B713" t="s">
+      <c r="C713" t="s" s="2">
         <v>1758</v>
-      </c>
-[...1 lines deleted...]
-        <v>1760</v>
       </c>
       <c r="D713">
         <v>1</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="s" s="2">
+        <v>1759</v>
+      </c>
+      <c r="B714" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C714" t="s" s="2">
         <v>1761</v>
-      </c>
-[...4 lines deleted...]
-        <v>1763</v>
       </c>
       <c r="D714">
         <v>1</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="s" s="2">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B715" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="C715" t="s" s="2">
         <v>1764</v>
       </c>
       <c r="D715">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="s" s="2">
+        <v>1762</v>
+      </c>
+      <c r="B716" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C716" t="s" s="2">
         <v>1765</v>
       </c>
-      <c r="B716" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D716">
-        <v>1</v>
+        <v>200</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="s" s="2">
-        <v>1768</v>
+        <v>1762</v>
       </c>
       <c r="B717" t="s">
-        <v>1769</v>
+        <v>1763</v>
       </c>
       <c r="C717" t="s" s="2">
-        <v>1770</v>
+        <v>1766</v>
       </c>
       <c r="D717">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="s" s="2">
-        <v>1771</v>
+        <v>1767</v>
       </c>
       <c r="B718" t="s">
-        <v>1772</v>
+        <v>1768</v>
       </c>
       <c r="C718" t="s" s="2">
-        <v>1773</v>
+        <v>1769</v>
       </c>
       <c r="D718">
         <v>1</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="s" s="2">
-        <v>1771</v>
+        <v>1767</v>
       </c>
       <c r="B719" t="s">
-        <v>1772</v>
+        <v>1768</v>
       </c>
       <c r="C719" t="s" s="2">
-        <v>1774</v>
+        <v>1770</v>
       </c>
       <c r="D719">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="s" s="2">
+        <v>1767</v>
+      </c>
+      <c r="B720" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C720" t="s" s="2">
         <v>1771</v>
       </c>
-      <c r="B720" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D720">
-        <v>10</v>
+        <v>200</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="s" s="2">
-        <v>1776</v>
+        <v>1772</v>
       </c>
       <c r="B721" t="s">
-        <v>1777</v>
+        <v>1773</v>
       </c>
       <c r="C721" t="s" s="2">
-        <v>1778</v>
+        <v>1774</v>
       </c>
       <c r="D721">
         <v>1</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="s" s="2">
+        <v>1775</v>
+      </c>
+      <c r="B722" t="s">
         <v>1776</v>
       </c>
-      <c r="B722" t="s">
+      <c r="C722" t="s" s="2">
         <v>1777</v>
       </c>
-      <c r="C722" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D722">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="s" s="2">
-        <v>1776</v>
+        <v>1778</v>
       </c>
       <c r="B723" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="C723" t="s" s="2">
         <v>1780</v>
       </c>
       <c r="D723">
-        <v>200</v>
+        <v>7</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="s" s="2">
+        <v>1778</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C724" t="s" s="2">
         <v>1781</v>
       </c>
-      <c r="B724" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D724">
-        <v>1</v>
+        <v>35</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="s" s="2">
-        <v>1784</v>
+        <v>1778</v>
       </c>
       <c r="B725" t="s">
-        <v>1785</v>
+        <v>1779</v>
       </c>
       <c r="C725" t="s" s="2">
-        <v>1786</v>
+        <v>1782</v>
       </c>
       <c r="D725">
         <v>1</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="s" s="2">
-        <v>1787</v>
+        <v>1783</v>
       </c>
       <c r="B726" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="C726" t="s" s="2">
-        <v>1789</v>
+        <v>1785</v>
       </c>
       <c r="D726">
-        <v>7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="s" s="2">
-        <v>1787</v>
+        <v>1783</v>
       </c>
       <c r="B727" t="s">
-        <v>1788</v>
+        <v>1784</v>
       </c>
       <c r="C727" t="s" s="2">
-        <v>1790</v>
+        <v>1786</v>
       </c>
       <c r="D727">
-        <v>35</v>
+        <v>7</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="s" s="2">
+        <v>1783</v>
+      </c>
+      <c r="B728" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C728" t="s" s="2">
         <v>1787</v>
-      </c>
-[...4 lines deleted...]
-        <v>1791</v>
       </c>
       <c r="D728">
         <v>1</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="s" s="2">
-        <v>1792</v>
+        <v>1788</v>
       </c>
       <c r="B729" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C729" t="s" s="2">
-        <v>1794</v>
+        <v>1789</v>
       </c>
       <c r="D729">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="s" s="2">
-        <v>1792</v>
+        <v>1788</v>
       </c>
       <c r="B730" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C730" t="s" s="2">
-        <v>1795</v>
+        <v>1790</v>
       </c>
       <c r="D730">
         <v>7</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="s" s="2">
-        <v>1792</v>
+        <v>1788</v>
       </c>
       <c r="B731" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C731" t="s" s="2">
-        <v>1796</v>
+        <v>1791</v>
       </c>
       <c r="D731">
-        <v>1</v>
+        <v>35</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="s" s="2">
-        <v>1797</v>
+        <v>1792</v>
       </c>
       <c r="B732" t="s">
         <v>1793</v>
       </c>
       <c r="C732" t="s" s="2">
-        <v>1798</v>
+        <v>1794</v>
       </c>
       <c r="D732">
         <v>1</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="s" s="2">
-        <v>1797</v>
+        <v>1795</v>
       </c>
       <c r="B733" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C733" t="s" s="2">
-        <v>1799</v>
+        <v>1796</v>
       </c>
       <c r="D733">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="s" s="2">
+        <v>1795</v>
+      </c>
+      <c r="B734" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C734" t="s" s="2">
         <v>1797</v>
-      </c>
-[...4 lines deleted...]
-        <v>1800</v>
       </c>
       <c r="D734">
         <v>35</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="s" s="2">
-        <v>1801</v>
+        <v>1795</v>
       </c>
       <c r="B735" t="s">
-        <v>1802</v>
+        <v>1784</v>
       </c>
       <c r="C735" t="s" s="2">
-        <v>1803</v>
+        <v>1798</v>
       </c>
       <c r="D735">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="s" s="2">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="B736" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C736" t="s" s="2">
-        <v>1805</v>
+        <v>1800</v>
       </c>
       <c r="D736">
         <v>1</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="s" s="2">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="B737" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C737" t="s" s="2">
-        <v>1806</v>
+        <v>1801</v>
       </c>
       <c r="D737">
         <v>35</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="s" s="2">
-        <v>1804</v>
+        <v>1799</v>
       </c>
       <c r="B738" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C738" t="s" s="2">
-        <v>1807</v>
+        <v>1802</v>
       </c>
       <c r="D738">
         <v>7</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="s" s="2">
-        <v>1808</v>
+        <v>1803</v>
       </c>
       <c r="B739" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="C739" t="s" s="2">
-        <v>1809</v>
+        <v>1805</v>
       </c>
       <c r="D739">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="s" s="2">
-        <v>1808</v>
+        <v>1803</v>
       </c>
       <c r="B740" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="C740" t="s" s="2">
-        <v>1810</v>
+        <v>1806</v>
       </c>
       <c r="D740">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="s" s="2">
-        <v>1808</v>
+        <v>1803</v>
       </c>
       <c r="B741" t="s">
-        <v>1793</v>
+        <v>1804</v>
       </c>
       <c r="C741" t="s" s="2">
-        <v>1811</v>
+        <v>1807</v>
       </c>
       <c r="D741">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="s" s="2">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="B742" t="s">
-        <v>1813</v>
+        <v>1784</v>
       </c>
       <c r="C742" t="s" s="2">
-        <v>1814</v>
+        <v>1809</v>
       </c>
       <c r="D742">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="s" s="2">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="B743" t="s">
-        <v>1813</v>
+        <v>1784</v>
       </c>
       <c r="C743" t="s" s="2">
-        <v>1815</v>
+        <v>1810</v>
       </c>
       <c r="D743">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="s" s="2">
-        <v>1812</v>
+        <v>1808</v>
       </c>
       <c r="B744" t="s">
-        <v>1813</v>
+        <v>1784</v>
       </c>
       <c r="C744" t="s" s="2">
-        <v>1816</v>
+        <v>1811</v>
       </c>
       <c r="D744">
         <v>1</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="s" s="2">
-        <v>1817</v>
+        <v>1812</v>
       </c>
       <c r="B745" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C745" t="s" s="2">
-        <v>1818</v>
+        <v>1813</v>
       </c>
       <c r="D745">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="s" s="2">
-        <v>1817</v>
+        <v>1812</v>
       </c>
       <c r="B746" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C746" t="s" s="2">
-        <v>1819</v>
+        <v>1814</v>
       </c>
       <c r="D746">
         <v>10</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="s" s="2">
-        <v>1817</v>
+        <v>1812</v>
       </c>
       <c r="B747" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="C747" t="s" s="2">
-        <v>1820</v>
+        <v>1815</v>
       </c>
       <c r="D747">
         <v>1</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="s" s="2">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="B748" t="s">
-        <v>1793</v>
+        <v>1817</v>
       </c>
       <c r="C748" t="s" s="2">
-        <v>1822</v>
+        <v>1818</v>
       </c>
       <c r="D748">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="s" s="2">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="B749" t="s">
-        <v>1793</v>
+        <v>1817</v>
       </c>
       <c r="C749" t="s" s="2">
-        <v>1823</v>
+        <v>1819</v>
       </c>
       <c r="D749">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="s" s="2">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="B750" t="s">
-        <v>1793</v>
+        <v>1817</v>
       </c>
       <c r="C750" t="s" s="2">
-        <v>1824</v>
+        <v>1820</v>
       </c>
       <c r="D750">
         <v>1</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="s" s="2">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="B751" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C751" t="s" s="2">
-        <v>1827</v>
+        <v>1822</v>
       </c>
       <c r="D751">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="s" s="2">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="B752" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C752" t="s" s="2">
-        <v>1828</v>
+        <v>1823</v>
       </c>
       <c r="D752">
         <v>50</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="s" s="2">
-        <v>1825</v>
+        <v>1821</v>
       </c>
       <c r="B753" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C753" t="s" s="2">
-        <v>1829</v>
+        <v>1824</v>
       </c>
       <c r="D753">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="s" s="2">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="B754" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C754" t="s" s="2">
         <v>1826</v>
       </c>
-      <c r="C754" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D754">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="s" s="2">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="B755" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C755" t="s" s="2">
-        <v>1832</v>
+        <v>1827</v>
       </c>
       <c r="D755">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="s" s="2">
-        <v>1830</v>
+        <v>1825</v>
       </c>
       <c r="B756" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C756" t="s" s="2">
-        <v>1833</v>
+        <v>1828</v>
       </c>
       <c r="D756">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="s" s="2">
-        <v>1834</v>
+        <v>1829</v>
       </c>
       <c r="B757" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C757" t="s" s="2">
-        <v>1835</v>
+        <v>1830</v>
       </c>
       <c r="D757">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="s" s="2">
-        <v>1834</v>
+        <v>1829</v>
       </c>
       <c r="B758" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C758" t="s" s="2">
-        <v>1836</v>
+        <v>1831</v>
       </c>
       <c r="D758">
         <v>1</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="s" s="2">
-        <v>1834</v>
+        <v>1829</v>
       </c>
       <c r="B759" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C759" t="s" s="2">
-        <v>1837</v>
+        <v>1832</v>
       </c>
       <c r="D759">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="s" s="2">
-        <v>1838</v>
+        <v>1833</v>
       </c>
       <c r="B760" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C760" t="s" s="2">
-        <v>1839</v>
+        <v>1834</v>
       </c>
       <c r="D760">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="s" s="2">
-        <v>1838</v>
+        <v>1833</v>
       </c>
       <c r="B761" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C761" t="s" s="2">
-        <v>1840</v>
+        <v>1835</v>
       </c>
       <c r="D761">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="s" s="2">
-        <v>1838</v>
+        <v>1833</v>
       </c>
       <c r="B762" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C762" t="s" s="2">
-        <v>1841</v>
+        <v>1836</v>
       </c>
       <c r="D762">
         <v>10</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="s" s="2">
-        <v>1842</v>
+        <v>1837</v>
       </c>
       <c r="B763" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C763" t="s" s="2">
-        <v>1843</v>
+        <v>1838</v>
       </c>
       <c r="D763">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="s" s="2">
-        <v>1842</v>
+        <v>1837</v>
       </c>
       <c r="B764" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C764" t="s" s="2">
-        <v>1844</v>
+        <v>1839</v>
       </c>
       <c r="D764">
         <v>50</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="s" s="2">
-        <v>1842</v>
+        <v>1837</v>
       </c>
       <c r="B765" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C765" t="s" s="2">
-        <v>1845</v>
+        <v>1840</v>
       </c>
       <c r="D765">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="s" s="2">
-        <v>1846</v>
+        <v>1841</v>
       </c>
       <c r="B766" t="s">
-        <v>1826</v>
+        <v>1784</v>
       </c>
       <c r="C766" t="s" s="2">
-        <v>1847</v>
+        <v>1842</v>
       </c>
       <c r="D766">
         <v>1</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="s" s="2">
-        <v>1846</v>
+        <v>1841</v>
       </c>
       <c r="B767" t="s">
-        <v>1826</v>
+        <v>1784</v>
       </c>
       <c r="C767" t="s" s="2">
-        <v>1848</v>
+        <v>1843</v>
       </c>
       <c r="D767">
         <v>10</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="s" s="2">
-        <v>1846</v>
+        <v>1841</v>
       </c>
       <c r="B768" t="s">
-        <v>1826</v>
+        <v>1784</v>
       </c>
       <c r="C768" t="s" s="2">
-        <v>1849</v>
+        <v>1844</v>
       </c>
       <c r="D768">
         <v>50</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="s" s="2">
-        <v>1850</v>
+        <v>1845</v>
       </c>
       <c r="B769" t="s">
-        <v>1793</v>
+        <v>1817</v>
       </c>
       <c r="C769" t="s" s="2">
-        <v>1851</v>
+        <v>1846</v>
       </c>
       <c r="D769">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="s" s="2">
-        <v>1850</v>
+        <v>1845</v>
       </c>
       <c r="B770" t="s">
-        <v>1793</v>
+        <v>1817</v>
       </c>
       <c r="C770" t="s" s="2">
-        <v>1852</v>
+        <v>1847</v>
       </c>
       <c r="D770">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="s" s="2">
-        <v>1850</v>
+        <v>1845</v>
       </c>
       <c r="B771" t="s">
-        <v>1793</v>
+        <v>1817</v>
       </c>
       <c r="C771" t="s" s="2">
-        <v>1853</v>
+        <v>1848</v>
       </c>
       <c r="D771">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="s" s="2">
-        <v>1854</v>
+        <v>1849</v>
       </c>
       <c r="B772" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C772" t="s" s="2">
-        <v>1855</v>
+        <v>1850</v>
       </c>
       <c r="D772">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="s" s="2">
-        <v>1854</v>
+        <v>1849</v>
       </c>
       <c r="B773" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C773" t="s" s="2">
-        <v>1856</v>
+        <v>1851</v>
       </c>
       <c r="D773">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="s" s="2">
-        <v>1854</v>
+        <v>1849</v>
       </c>
       <c r="B774" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C774" t="s" s="2">
-        <v>1857</v>
+        <v>1852</v>
       </c>
       <c r="D774">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="s" s="2">
-        <v>1858</v>
+        <v>1853</v>
       </c>
       <c r="B775" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C775" t="s" s="2">
-        <v>1859</v>
+        <v>1854</v>
       </c>
       <c r="D775">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="s" s="2">
-        <v>1858</v>
+        <v>1853</v>
       </c>
       <c r="B776" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C776" t="s" s="2">
-        <v>1860</v>
+        <v>1855</v>
       </c>
       <c r="D776">
         <v>50</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="s" s="2">
-        <v>1858</v>
+        <v>1853</v>
       </c>
       <c r="B777" t="s">
-        <v>1826</v>
+        <v>1817</v>
       </c>
       <c r="C777" t="s" s="2">
-        <v>1861</v>
+        <v>1856</v>
       </c>
       <c r="D777">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="s" s="2">
-        <v>1862</v>
+        <v>1857</v>
       </c>
       <c r="B778" t="s">
-        <v>1826</v>
+        <v>1858</v>
       </c>
       <c r="C778" t="s" s="2">
-        <v>1863</v>
+        <v>1859</v>
       </c>
       <c r="D778">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="s" s="2">
-        <v>1862</v>
+        <v>1857</v>
       </c>
       <c r="B779" t="s">
-        <v>1826</v>
+        <v>1858</v>
       </c>
       <c r="C779" t="s" s="2">
-        <v>1864</v>
+        <v>1860</v>
       </c>
       <c r="D779">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="s" s="2">
-        <v>1862</v>
+        <v>1857</v>
       </c>
       <c r="B780" t="s">
-        <v>1826</v>
+        <v>1858</v>
       </c>
       <c r="C780" t="s" s="2">
-        <v>1865</v>
+        <v>1861</v>
       </c>
       <c r="D780">
         <v>10</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="s" s="2">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="B781" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="C781" t="s" s="2">
-        <v>1868</v>
+        <v>1864</v>
       </c>
       <c r="D781">
         <v>50</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="s" s="2">
-        <v>1866</v>
+        <v>1862</v>
       </c>
       <c r="B782" t="s">
-        <v>1867</v>
+        <v>1863</v>
       </c>
       <c r="C782" t="s" s="2">
-        <v>1869</v>
+        <v>1865</v>
       </c>
       <c r="D782">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="s" s="2">
+        <v>1862</v>
+      </c>
+      <c r="B783" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C783" t="s" s="2">
         <v>1866</v>
       </c>
-      <c r="B783" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D783">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="s" s="2">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="B784" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C784" t="s" s="2">
-        <v>1873</v>
+        <v>1868</v>
       </c>
       <c r="D784">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="s" s="2">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="B785" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C785" t="s" s="2">
-        <v>1874</v>
+        <v>1869</v>
       </c>
       <c r="D785">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="s" s="2">
-        <v>1871</v>
+        <v>1867</v>
       </c>
       <c r="B786" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C786" t="s" s="2">
-        <v>1875</v>
+        <v>1870</v>
       </c>
       <c r="D786">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="s" s="2">
-        <v>1876</v>
+        <v>1871</v>
       </c>
       <c r="B787" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C787" t="s" s="2">
         <v>1872</v>
       </c>
-      <c r="C787" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D787">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="s" s="2">
-        <v>1876</v>
+        <v>1871</v>
       </c>
       <c r="B788" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C788" t="s" s="2">
-        <v>1878</v>
+        <v>1873</v>
       </c>
       <c r="D788">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="s" s="2">
-        <v>1876</v>
+        <v>1871</v>
       </c>
       <c r="B789" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C789" t="s" s="2">
-        <v>1879</v>
+        <v>1874</v>
       </c>
       <c r="D789">
         <v>10</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="s" s="2">
-        <v>1880</v>
+        <v>1875</v>
       </c>
       <c r="B790" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C790" t="s" s="2">
-        <v>1881</v>
+        <v>1876</v>
       </c>
       <c r="D790">
         <v>50</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="s" s="2">
-        <v>1880</v>
+        <v>1875</v>
       </c>
       <c r="B791" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C791" t="s" s="2">
-        <v>1882</v>
+        <v>1877</v>
       </c>
       <c r="D791">
         <v>1</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="s" s="2">
-        <v>1880</v>
+        <v>1875</v>
       </c>
       <c r="B792" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C792" t="s" s="2">
-        <v>1883</v>
+        <v>1878</v>
       </c>
       <c r="D792">
         <v>10</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="s" s="2">
-        <v>1884</v>
+        <v>1879</v>
       </c>
       <c r="B793" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C793" t="s" s="2">
-        <v>1885</v>
+        <v>1880</v>
       </c>
       <c r="D793">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="s" s="2">
-        <v>1884</v>
+        <v>1879</v>
       </c>
       <c r="B794" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C794" t="s" s="2">
-        <v>1886</v>
+        <v>1881</v>
       </c>
       <c r="D794">
         <v>1</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="s" s="2">
-        <v>1884</v>
+        <v>1879</v>
       </c>
       <c r="B795" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C795" t="s" s="2">
-        <v>1887</v>
+        <v>1882</v>
       </c>
       <c r="D795">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="s" s="2">
-        <v>1888</v>
+        <v>1883</v>
       </c>
       <c r="B796" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C796" t="s" s="2">
-        <v>1889</v>
+        <v>1884</v>
       </c>
       <c r="D796">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="s" s="2">
-        <v>1888</v>
+        <v>1883</v>
       </c>
       <c r="B797" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C797" t="s" s="2">
-        <v>1890</v>
+        <v>1885</v>
       </c>
       <c r="D797">
         <v>1</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="s" s="2">
-        <v>1888</v>
+        <v>1883</v>
       </c>
       <c r="B798" t="s">
-        <v>1872</v>
+        <v>1863</v>
       </c>
       <c r="C798" t="s" s="2">
-        <v>1891</v>
+        <v>1886</v>
       </c>
       <c r="D798">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="s" s="2">
-        <v>1892</v>
+        <v>1887</v>
       </c>
       <c r="B799" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="C799" t="s" s="2">
-        <v>1893</v>
+        <v>1889</v>
       </c>
       <c r="D799">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="s" s="2">
-        <v>1892</v>
+        <v>1887</v>
       </c>
       <c r="B800" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="C800" t="s" s="2">
-        <v>1894</v>
+        <v>1890</v>
       </c>
       <c r="D800">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="s" s="2">
-        <v>1892</v>
+        <v>1887</v>
       </c>
       <c r="B801" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="C801" t="s" s="2">
-        <v>1895</v>
+        <v>1891</v>
       </c>
       <c r="D801">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="s" s="2">
-        <v>1896</v>
+        <v>1892</v>
       </c>
       <c r="B802" t="s">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="C802" t="s" s="2">
-        <v>1898</v>
+        <v>1894</v>
       </c>
       <c r="D802">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="s" s="2">
-        <v>1896</v>
+        <v>1892</v>
       </c>
       <c r="B803" t="s">
-        <v>1897</v>
+        <v>1893</v>
       </c>
       <c r="C803" t="s" s="2">
-        <v>1899</v>
+        <v>1895</v>
       </c>
       <c r="D803">
         <v>10</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="s" s="2">
+        <v>1892</v>
+      </c>
+      <c r="B804" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C804" t="s" s="2">
         <v>1896</v>
       </c>
-      <c r="B804" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D804">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="s" s="2">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="B805" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="C805" t="s" s="2">
-        <v>1903</v>
+        <v>1899</v>
       </c>
       <c r="D805">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="s" s="2">
-        <v>1901</v>
+        <v>1897</v>
       </c>
       <c r="B806" t="s">
-        <v>1902</v>
+        <v>1898</v>
       </c>
       <c r="C806" t="s" s="2">
-        <v>1904</v>
+        <v>1900</v>
       </c>
       <c r="D806">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="s" s="2">
+        <v>1897</v>
+      </c>
+      <c r="B807" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C807" t="s" s="2">
         <v>1901</v>
       </c>
-      <c r="B807" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D807">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="s" s="2">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="B808" t="s">
-        <v>1907</v>
+        <v>1784</v>
       </c>
       <c r="C808" t="s" s="2">
-        <v>1908</v>
+        <v>1903</v>
       </c>
       <c r="D808">
         <v>10</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="s" s="2">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="B809" t="s">
-        <v>1907</v>
+        <v>1784</v>
       </c>
       <c r="C809" t="s" s="2">
-        <v>1909</v>
+        <v>1904</v>
       </c>
       <c r="D809">
         <v>1</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="s" s="2">
-        <v>1906</v>
+        <v>1902</v>
       </c>
       <c r="B810" t="s">
-        <v>1907</v>
+        <v>1784</v>
       </c>
       <c r="C810" t="s" s="2">
-        <v>1910</v>
+        <v>1905</v>
       </c>
       <c r="D810">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="s" s="2">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="B811" t="s">
-        <v>1793</v>
+        <v>1907</v>
       </c>
       <c r="C811" t="s" s="2">
-        <v>1912</v>
+        <v>1908</v>
       </c>
       <c r="D811">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="s" s="2">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="B812" t="s">
-        <v>1793</v>
+        <v>1907</v>
       </c>
       <c r="C812" t="s" s="2">
-        <v>1913</v>
+        <v>1909</v>
       </c>
       <c r="D812">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="s" s="2">
-        <v>1911</v>
+        <v>1906</v>
       </c>
       <c r="B813" t="s">
-        <v>1793</v>
+        <v>1907</v>
       </c>
       <c r="C813" t="s" s="2">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="D813">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="s" s="2">
-        <v>1915</v>
+        <v>1906</v>
       </c>
       <c r="B814" t="s">
-        <v>1916</v>
+        <v>1907</v>
       </c>
       <c r="C814" t="s" s="2">
-        <v>1917</v>
+        <v>1911</v>
       </c>
       <c r="D814">
-        <v>1</v>
+        <v>35</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="s" s="2">
-        <v>1915</v>
+        <v>1906</v>
       </c>
       <c r="B815" t="s">
-        <v>1916</v>
+        <v>1907</v>
       </c>
       <c r="C815" t="s" s="2">
-        <v>1918</v>
+        <v>1912</v>
       </c>
       <c r="D815">
-        <v>7</v>
+        <v>30</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="s" s="2">
+        <v>1913</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C816" t="s" s="2">
         <v>1915</v>
       </c>
-      <c r="B816" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D816">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="s" s="2">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="B817" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C817" t="s" s="2">
         <v>1916</v>
       </c>
-      <c r="C817" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D817">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="s" s="2">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="B818" t="s">
-        <v>1916</v>
+        <v>1914</v>
       </c>
       <c r="C818" t="s" s="2">
-        <v>1921</v>
+        <v>1917</v>
       </c>
       <c r="D818">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="s" s="2">
-        <v>1922</v>
+        <v>1913</v>
       </c>
       <c r="B819" t="s">
-        <v>1923</v>
+        <v>1914</v>
       </c>
       <c r="C819" t="s" s="2">
-        <v>1924</v>
+        <v>1918</v>
       </c>
       <c r="D819">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="s" s="2">
-        <v>1922</v>
+        <v>1913</v>
       </c>
       <c r="B820" t="s">
-        <v>1923</v>
+        <v>1914</v>
       </c>
       <c r="C820" t="s" s="2">
-        <v>1925</v>
+        <v>1919</v>
       </c>
       <c r="D820">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="s" s="2">
+        <v>1920</v>
+      </c>
+      <c r="B821" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C821" t="s" s="2">
         <v>1922</v>
       </c>
-      <c r="B821" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D821">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="s" s="2">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="B822" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C822" t="s" s="2">
         <v>1923</v>
       </c>
-      <c r="C822" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D822">
-        <v>7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="s" s="2">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="B823" t="s">
-        <v>1923</v>
+        <v>1921</v>
       </c>
       <c r="C823" t="s" s="2">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="D823">
-        <v>30</v>
+        <v>7</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="s" s="2">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="B824" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="C824" t="s" s="2">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="D824">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="s" s="2">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="B825" t="s">
-        <v>1930</v>
+        <v>1926</v>
       </c>
       <c r="C825" t="s" s="2">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="D825">
-        <v>35</v>
+        <v>7</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="s" s="2">
+        <v>1925</v>
+      </c>
+      <c r="B826" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C826" t="s" s="2">
         <v>1929</v>
       </c>
-      <c r="B826" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D826">
-        <v>7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="s" s="2">
-        <v>1934</v>
+        <v>1925</v>
       </c>
       <c r="B827" t="s">
-        <v>1935</v>
+        <v>1926</v>
       </c>
       <c r="C827" t="s" s="2">
-        <v>1936</v>
+        <v>1930</v>
       </c>
       <c r="D827">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="s" s="2">
-        <v>1934</v>
+        <v>1925</v>
       </c>
       <c r="B828" t="s">
-        <v>1935</v>
+        <v>1926</v>
       </c>
       <c r="C828" t="s" s="2">
-        <v>1937</v>
+        <v>1931</v>
       </c>
       <c r="D828">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="s" s="2">
+        <v>1932</v>
+      </c>
+      <c r="B829" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C829" t="s" s="2">
         <v>1934</v>
       </c>
-      <c r="B829" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D829">
-        <v>35</v>
+        <v>7</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="s" s="2">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="B830" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C830" t="s" s="2">
         <v>1935</v>
       </c>
-      <c r="C830" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D830">
-        <v>1</v>
+        <v>35</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="s" s="2">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="B831" t="s">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="C831" t="s" s="2">
-        <v>1940</v>
+        <v>1936</v>
       </c>
       <c r="D831">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="s" s="2">
-        <v>1941</v>
+        <v>1932</v>
       </c>
       <c r="B832" t="s">
-        <v>1942</v>
+        <v>1933</v>
       </c>
       <c r="C832" t="s" s="2">
-        <v>1943</v>
+        <v>1937</v>
       </c>
       <c r="D832">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="s" s="2">
-        <v>1941</v>
+        <v>1932</v>
       </c>
       <c r="B833" t="s">
-        <v>1942</v>
+        <v>1933</v>
       </c>
       <c r="C833" t="s" s="2">
-        <v>1944</v>
+        <v>1938</v>
       </c>
       <c r="D833">
-        <v>35</v>
+        <v>1</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="s" s="2">
+        <v>1939</v>
+      </c>
+      <c r="B834" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C834" t="s" s="2">
         <v>1941</v>
       </c>
-      <c r="B834" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D834">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="s" s="2">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="B835" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C835" t="s" s="2">
         <v>1942</v>
       </c>
-      <c r="C835" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D835">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="s" s="2">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="B836" t="s">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="C836" t="s" s="2">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="D836">
         <v>1</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="s" s="2">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="B837" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="C837" t="s" s="2">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="D837">
         <v>10</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="s" s="2">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="B838" t="s">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="C838" t="s" s="2">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="D838">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="s" s="2">
+        <v>1944</v>
+      </c>
+      <c r="B839" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C839" t="s" s="2">
         <v>1948</v>
       </c>
-      <c r="B839" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D839">
-        <v>1</v>
+        <v>7</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="s" s="2">
-        <v>1953</v>
+        <v>1944</v>
       </c>
       <c r="B840" t="s">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="C840" t="s" s="2">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="D840">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="s" s="2">
-        <v>1953</v>
+        <v>1944</v>
       </c>
       <c r="B841" t="s">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="C841" t="s" s="2">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="D841">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="s" s="2">
+        <v>1951</v>
+      </c>
+      <c r="B842" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C842" t="s" s="2">
         <v>1953</v>
       </c>
-      <c r="B842" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D842">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="s" s="2">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="B843" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C843" t="s" s="2">
         <v>1954</v>
       </c>
-      <c r="C843" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D843">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="s" s="2">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="B844" t="s">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="C844" t="s" s="2">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="D844">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="s" s="2">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="B845" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="C845" t="s" s="2">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="D845">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="s" s="2">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="B846" t="s">
-        <v>1961</v>
+        <v>1957</v>
       </c>
       <c r="C846" t="s" s="2">
-        <v>1963</v>
+        <v>1959</v>
       </c>
       <c r="D846">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="s" s="2">
+        <v>1956</v>
+      </c>
+      <c r="B847" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C847" t="s" s="2">
         <v>1960</v>
       </c>
-      <c r="B847" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D847">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="s" s="2">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="B848" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="C848" t="s" s="2">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="D848">
         <v>50</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="s" s="2">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="B849" t="s">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="C849" t="s" s="2">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="D849">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="s" s="2">
+        <v>1961</v>
+      </c>
+      <c r="B850" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C850" t="s" s="2">
         <v>1965</v>
       </c>
-      <c r="B850" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D850">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="s" s="2">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="B851" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="C851" t="s" s="2">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="D851">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="s" s="2">
-        <v>1970</v>
+        <v>1966</v>
       </c>
       <c r="B852" t="s">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="C852" t="s" s="2">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="D852">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="s" s="2">
+        <v>1966</v>
+      </c>
+      <c r="B853" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C853" t="s" s="2">
         <v>1970</v>
       </c>
-      <c r="B853" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D853">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="s" s="2">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="B854" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="C854" t="s" s="2">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="D854">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="s" s="2">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="B855" t="s">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="C855" t="s" s="2">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="D855">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="s" s="2">
+        <v>1971</v>
+      </c>
+      <c r="B856" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C856" t="s" s="2">
         <v>1975</v>
-      </c>
-[...4 lines deleted...]
-        <v>1979</v>
       </c>
       <c r="D856">
         <v>50</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="s" s="2">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="B857" t="s">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="C857" t="s" s="2">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="D857">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="s" s="2">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="B858" t="s">
-        <v>1981</v>
+        <v>1977</v>
       </c>
       <c r="C858" t="s" s="2">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="D858">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="s" s="2">
+        <v>1976</v>
+      </c>
+      <c r="B859" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C859" t="s" s="2">
         <v>1980</v>
-      </c>
-[...4 lines deleted...]
-        <v>1984</v>
       </c>
       <c r="D859">
         <v>50</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="s" s="2">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="B860" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="C860" t="s" s="2">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="D860">
         <v>10</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="s" s="2">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="B861" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="C861" t="s" s="2">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="D861">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="s" s="2">
+        <v>1981</v>
+      </c>
+      <c r="B862" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C862" t="s" s="2">
         <v>1985</v>
       </c>
-      <c r="B862" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D862">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="s" s="2">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="B863" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="C863" t="s" s="2">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D863">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="s" s="2">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="B864" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="C864" t="s" s="2">
-        <v>1993</v>
+        <v>1989</v>
       </c>
       <c r="D864">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="s" s="2">
+        <v>1986</v>
+      </c>
+      <c r="B865" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C865" t="s" s="2">
         <v>1990</v>
       </c>
-      <c r="B865" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D865">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="s" s="2">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="B866" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="C866" t="s" s="2">
-        <v>1997</v>
+        <v>1993</v>
       </c>
       <c r="D866">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="s" s="2">
-        <v>1995</v>
+        <v>1991</v>
       </c>
       <c r="B867" t="s">
-        <v>1996</v>
+        <v>1992</v>
       </c>
       <c r="C867" t="s" s="2">
-        <v>1998</v>
+        <v>1994</v>
       </c>
       <c r="D867">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="s" s="2">
+        <v>1991</v>
+      </c>
+      <c r="B868" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C868" t="s" s="2">
         <v>1995</v>
-      </c>
-[...4 lines deleted...]
-        <v>1999</v>
       </c>
       <c r="D868">
         <v>10</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="s" s="2">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="B869" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="C869" t="s" s="2">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="D869">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="s" s="2">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="B870" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="C870" t="s" s="2">
-        <v>2003</v>
+        <v>1999</v>
       </c>
       <c r="D870">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="s" s="2">
+        <v>1996</v>
+      </c>
+      <c r="B871" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C871" t="s" s="2">
         <v>2000</v>
-      </c>
-[...4 lines deleted...]
-        <v>2004</v>
       </c>
       <c r="D871">
         <v>10</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="s" s="2">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="B872" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="C872" t="s" s="2">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="D872">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="s" s="2">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="B873" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="C873" t="s" s="2">
-        <v>2008</v>
+        <v>2004</v>
       </c>
       <c r="D873">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="s" s="2">
+        <v>2001</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C874" t="s" s="2">
         <v>2005</v>
       </c>
-      <c r="B874" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D874">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="s" s="2">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="B875" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="C875" t="s" s="2">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="D875">
         <v>1</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="s" s="2">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="B876" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="C876" t="s" s="2">
-        <v>2013</v>
+        <v>2009</v>
       </c>
       <c r="D876">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="s" s="2">
+        <v>2006</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C877" t="s" s="2">
         <v>2010</v>
       </c>
-      <c r="B877" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D877">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="s" s="2">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="B878" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C878" t="s" s="2">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="D878">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="s" s="2">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="B879" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="C879" t="s" s="2">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="D879">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="s" s="2">
+        <v>2011</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C880" t="s" s="2">
         <v>2015</v>
       </c>
-      <c r="B880" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D880">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="s" s="2">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="B881" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C881" t="s" s="2">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="D881">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="s" s="2">
-        <v>2020</v>
+        <v>2016</v>
       </c>
       <c r="B882" t="s">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="C882" t="s" s="2">
-        <v>2023</v>
+        <v>2019</v>
       </c>
       <c r="D882">
-        <v>30</v>
+        <v>5</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="s" s="2">
         <v>2020</v>
       </c>
       <c r="B883" t="s">
         <v>2021</v>
       </c>
       <c r="C883" t="s" s="2">
-        <v>2024</v>
+        <v>2022</v>
       </c>
       <c r="D883">
         <v>1</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="s" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C884" t="s" s="2">
         <v>2025</v>
-      </c>
-[...4 lines deleted...]
-        <v>2027</v>
       </c>
       <c r="D884">
         <v>1</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="s" s="2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="B885" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="C885" t="s" s="2">
         <v>2028</v>
       </c>
       <c r="D885">
-        <v>5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="s" s="2">
+        <v>2026</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C886" t="s" s="2">
         <v>2029</v>
-      </c>
-[...4 lines deleted...]
-        <v>2031</v>
       </c>
       <c r="D886">
         <v>1</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="s" s="2">
-        <v>2032</v>
+        <v>2026</v>
       </c>
       <c r="B887" t="s">
-        <v>2033</v>
+        <v>2027</v>
       </c>
       <c r="C887" t="s" s="2">
-        <v>2034</v>
+        <v>2030</v>
       </c>
       <c r="D887">
-        <v>1</v>
+        <v>30</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="s" s="2">
-        <v>2035</v>
+        <v>2031</v>
       </c>
       <c r="B888" t="s">
-        <v>2036</v>
+        <v>2032</v>
       </c>
       <c r="C888" t="s" s="2">
-        <v>2037</v>
+        <v>2033</v>
       </c>
       <c r="D888">
-        <v>90</v>
+        <v>1</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="s" s="2">
-        <v>2035</v>
+        <v>2031</v>
       </c>
       <c r="B889" t="s">
-        <v>2036</v>
+        <v>2032</v>
       </c>
       <c r="C889" t="s" s="2">
-        <v>2038</v>
+        <v>2034</v>
       </c>
       <c r="D889">
-        <v>1</v>
+        <v>90</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="s" s="2">
+        <v>2031</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C890" t="s" s="2">
         <v>2035</v>
-      </c>
-[...4 lines deleted...]
-        <v>2039</v>
       </c>
       <c r="D890">
         <v>30</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="s" s="2">
-        <v>2040</v>
+        <v>2036</v>
       </c>
       <c r="B891" t="s">
-        <v>2041</v>
+        <v>2037</v>
       </c>
       <c r="C891" t="s" s="2">
-        <v>2042</v>
+        <v>2038</v>
       </c>
       <c r="D891">
         <v>1</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="s" s="2">
-        <v>2040</v>
+        <v>2036</v>
       </c>
       <c r="B892" t="s">
-        <v>2041</v>
+        <v>2037</v>
       </c>
       <c r="C892" t="s" s="2">
-        <v>2043</v>
+        <v>2039</v>
       </c>
       <c r="D892">
-        <v>90</v>
+        <v>10</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="s" s="2">
         <v>2040</v>
       </c>
       <c r="B893" t="s">
         <v>2041</v>
       </c>
       <c r="C893" t="s" s="2">
-        <v>2044</v>
+        <v>2042</v>
       </c>
       <c r="D893">
         <v>30</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="s" s="2">
-        <v>2045</v>
+        <v>2040</v>
       </c>
       <c r="B894" t="s">
-        <v>2046</v>
+        <v>2041</v>
       </c>
       <c r="C894" t="s" s="2">
-        <v>2047</v>
+        <v>2043</v>
       </c>
       <c r="D894">
         <v>1</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="s" s="2">
+        <v>2044</v>
+      </c>
+      <c r="B895" t="s">
         <v>2045</v>
       </c>
-      <c r="B895" t="s">
+      <c r="C895" t="s" s="2">
         <v>2046</v>
       </c>
-      <c r="C895" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D895">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="s" s="2">
+        <v>2047</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C896" t="s" s="2">
         <v>2049</v>
       </c>
-      <c r="B896" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D896">
-        <v>30</v>
+        <v>1</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="s" s="2">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="B897" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="C897" t="s" s="2">
         <v>2052</v>
       </c>
       <c r="D897">
         <v>1</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="s" s="2">
         <v>2053</v>
       </c>
       <c r="B898" t="s">
         <v>2054</v>
       </c>
       <c r="C898" t="s" s="2">
         <v>2055</v>
       </c>
       <c r="D898">
         <v>1</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="s" s="2">
         <v>2056</v>
@@ -24146,158 +24074,158 @@
         <v>2081</v>
       </c>
       <c r="C907" t="s" s="2">
         <v>2082</v>
       </c>
       <c r="D907">
         <v>1</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="s" s="2">
         <v>2083</v>
       </c>
       <c r="B908" t="s">
         <v>2084</v>
       </c>
       <c r="C908" t="s" s="2">
         <v>2085</v>
       </c>
       <c r="D908">
         <v>1</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="s" s="2">
+        <v>2083</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C909" t="s" s="2">
         <v>2086</v>
       </c>
-      <c r="B909" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D909">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="s" s="2">
+        <v>2087</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C910" t="s" s="2">
         <v>2089</v>
       </c>
-      <c r="B910" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D910">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="s" s="2">
-        <v>2092</v>
+        <v>2087</v>
       </c>
       <c r="B911" t="s">
-        <v>2093</v>
+        <v>2088</v>
       </c>
       <c r="C911" t="s" s="2">
-        <v>2094</v>
+        <v>2090</v>
       </c>
       <c r="D911">
         <v>1</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="s" s="2">
+        <v>2091</v>
+      </c>
+      <c r="B912" t="s">
         <v>2092</v>
       </c>
-      <c r="B912" t="s">
+      <c r="C912" t="s" s="2">
         <v>2093</v>
       </c>
-      <c r="C912" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D912">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="s" s="2">
-        <v>2096</v>
+        <v>2091</v>
       </c>
       <c r="B913" t="s">
-        <v>2097</v>
+        <v>2092</v>
       </c>
       <c r="C913" t="s" s="2">
-        <v>2098</v>
+        <v>2094</v>
       </c>
       <c r="D913">
         <v>5</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="s" s="2">
+        <v>2095</v>
+      </c>
+      <c r="B914" t="s">
         <v>2096</v>
       </c>
-      <c r="B914" t="s">
+      <c r="C914" t="s" s="2">
         <v>2097</v>
-      </c>
-[...1 lines deleted...]
-        <v>2099</v>
       </c>
       <c r="D914">
         <v>1</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="s" s="2">
+        <v>2098</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C915" t="s" s="2">
         <v>2100</v>
-      </c>
-[...4 lines deleted...]
-        <v>2102</v>
       </c>
       <c r="D915">
         <v>1</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="s" s="2">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B916" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C916" t="s" s="2">
         <v>2103</v>
       </c>
       <c r="D916">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="s" s="2">
         <v>2104</v>
       </c>
       <c r="B917" t="s">
         <v>2105</v>
       </c>
       <c r="C917" t="s" s="2">
         <v>2106</v>
       </c>
       <c r="D917">
         <v>1</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="s" s="2">
         <v>2107</v>
       </c>
       <c r="B918" t="s">
         <v>2108</v>
       </c>
       <c r="C918" t="s" s="2">
         <v>2109</v>
@@ -24309,101 +24237,101 @@
     <row r="919">
       <c r="A919" t="s" s="2">
         <v>2110</v>
       </c>
       <c r="B919" t="s">
         <v>2111</v>
       </c>
       <c r="C919" t="s" s="2">
         <v>2112</v>
       </c>
       <c r="D919">
         <v>1</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="s" s="2">
         <v>2113</v>
       </c>
       <c r="B920" t="s">
         <v>2114</v>
       </c>
       <c r="C920" t="s" s="2">
         <v>2115</v>
       </c>
       <c r="D920">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="s" s="2">
+        <v>2113</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C921" t="s" s="2">
         <v>2116</v>
-      </c>
-[...4 lines deleted...]
-        <v>2118</v>
       </c>
       <c r="D921">
         <v>1</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="s" s="2">
+        <v>2117</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C922" t="s" s="2">
         <v>2119</v>
-      </c>
-[...4 lines deleted...]
-        <v>2121</v>
       </c>
       <c r="D922">
         <v>1</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="s" s="2">
+        <v>2120</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C923" t="s" s="2">
         <v>2122</v>
       </c>
-      <c r="B923" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D923">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="s" s="2">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B924" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="C924" t="s" s="2">
         <v>2125</v>
       </c>
       <c r="D924">
         <v>1</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="s" s="2">
         <v>2126</v>
       </c>
       <c r="B925" t="s">
         <v>2127</v>
       </c>
       <c r="C925" t="s" s="2">
         <v>2128</v>
       </c>
       <c r="D925">
         <v>1</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="s" s="2">
         <v>2129</v>
@@ -24641,175 +24569,175 @@
       <c r="D942">
         <v>1</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="s" s="2">
         <v>2180</v>
       </c>
       <c r="B943" t="s">
         <v>2181</v>
       </c>
       <c r="C943" t="s" s="2">
         <v>2182</v>
       </c>
       <c r="D943">
         <v>1</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="s" s="2">
         <v>2183</v>
       </c>
       <c r="B944" t="s">
         <v>2184</v>
       </c>
-      <c r="C944" t="s" s="2">
-        <v>2185</v>
+      <c r="C944" s="3">
+        <v>19330453315566</v>
       </c>
       <c r="D944">
-        <v>1</v>
+        <v>40</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="s" s="2">
+        <v>2185</v>
+      </c>
+      <c r="B945" t="s">
         <v>2186</v>
       </c>
-      <c r="B945" t="s">
+      <c r="C945" t="s" s="2">
         <v>2187</v>
-      </c>
-[...1 lines deleted...]
-        <v>2188</v>
       </c>
       <c r="D945">
         <v>1</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="s" s="2">
-        <v>2189</v>
+        <v>2185</v>
       </c>
       <c r="B946" t="s">
-        <v>2190</v>
-[...2 lines deleted...]
-        <v>2191</v>
+        <v>2186</v>
+      </c>
+      <c r="C946" s="3">
+        <v>13760278264033</v>
       </c>
       <c r="D946">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="s" s="2">
-        <v>2192</v>
+        <v>2188</v>
       </c>
       <c r="B947" t="s">
-        <v>2193</v>
-[...2 lines deleted...]
-        <v>19330453315566</v>
+        <v>2189</v>
+      </c>
+      <c r="C947" t="s" s="2">
+        <v>2190</v>
       </c>
       <c r="D947">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="s" s="2">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="B948" t="s">
-        <v>2195</v>
+        <v>2189</v>
       </c>
       <c r="C948" t="s" s="2">
-        <v>2196</v>
+        <v>2191</v>
       </c>
       <c r="D948">
         <v>1</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="s" s="2">
+        <v>2192</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C949" t="s" s="2">
         <v>2194</v>
       </c>
-      <c r="B949" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D949">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="s" s="2">
-        <v>2197</v>
+        <v>2192</v>
       </c>
       <c r="B950" t="s">
-        <v>2198</v>
+        <v>2193</v>
       </c>
       <c r="C950" t="s" s="2">
-        <v>2199</v>
+        <v>2195</v>
       </c>
       <c r="D950">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="s" s="2">
+        <v>2196</v>
+      </c>
+      <c r="B951" t="s">
         <v>2197</v>
       </c>
-      <c r="B951" t="s">
+      <c r="C951" t="s" s="2">
         <v>2198</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200</v>
       </c>
       <c r="D951">
         <v>1</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="s" s="2">
+        <v>2199</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C952" t="s" s="2">
         <v>2201</v>
       </c>
-      <c r="B952" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D952">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="s" s="2">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="B953" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="C953" t="s" s="2">
         <v>2204</v>
       </c>
       <c r="D953">
         <v>1</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="s" s="2">
         <v>2205</v>
       </c>
       <c r="B954" t="s">
         <v>2206</v>
       </c>
       <c r="C954" t="s" s="2">
         <v>2207</v>
       </c>
       <c r="D954">
         <v>1</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="s" s="2">
         <v>2208</v>
@@ -24925,93 +24853,93 @@
     <row r="963">
       <c r="A963" t="s" s="2">
         <v>2232</v>
       </c>
       <c r="B963" t="s">
         <v>2233</v>
       </c>
       <c r="C963" t="s" s="2">
         <v>2234</v>
       </c>
       <c r="D963">
         <v>1</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="s" s="2">
         <v>2235</v>
       </c>
       <c r="B964" t="s">
         <v>2236</v>
       </c>
       <c r="C964" t="s" s="2">
         <v>2237</v>
       </c>
       <c r="D964">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="s" s="2">
         <v>2238</v>
       </c>
       <c r="B965" t="s">
         <v>2239</v>
       </c>
       <c r="C965" t="s" s="2">
         <v>2240</v>
       </c>
       <c r="D965">
         <v>1</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="s" s="2">
         <v>2241</v>
       </c>
       <c r="B966" t="s">
         <v>2242</v>
       </c>
       <c r="C966" t="s" s="2">
         <v>2243</v>
       </c>
       <c r="D966">
         <v>1</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="s" s="2">
         <v>2244</v>
       </c>
       <c r="B967" t="s">
         <v>2245</v>
       </c>
       <c r="C967" t="s" s="2">
         <v>2246</v>
       </c>
       <c r="D967">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="s" s="2">
         <v>2247</v>
       </c>
       <c r="B968" t="s">
         <v>2248</v>
       </c>
       <c r="C968" t="s" s="2">
         <v>2249</v>
       </c>
       <c r="D968">
         <v>1</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="s" s="2">
         <v>2250</v>
       </c>
       <c r="B969" t="s">
         <v>2251</v>
       </c>
       <c r="C969" t="s" s="2">
         <v>2252</v>
@@ -25079,121 +25007,121 @@
     <row r="974">
       <c r="A974" t="s" s="2">
         <v>2265</v>
       </c>
       <c r="B974" t="s">
         <v>2266</v>
       </c>
       <c r="C974" t="s" s="2">
         <v>2267</v>
       </c>
       <c r="D974">
         <v>1</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="s" s="2">
         <v>2268</v>
       </c>
       <c r="B975" t="s">
         <v>2269</v>
       </c>
       <c r="C975" t="s" s="2">
         <v>2270</v>
       </c>
       <c r="D975">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="s" s="2">
         <v>2271</v>
       </c>
       <c r="B976" t="s">
         <v>2272</v>
       </c>
       <c r="C976" t="s" s="2">
         <v>2273</v>
       </c>
       <c r="D976">
         <v>1</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="s" s="2">
+        <v>2271</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C977" t="s" s="2">
         <v>2274</v>
       </c>
-      <c r="B977" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D977">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="s" s="2">
+        <v>2275</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C978" t="s" s="2">
         <v>2277</v>
       </c>
-      <c r="B978" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D978">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="s" s="2">
+        <v>2278</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C979" t="s" s="2">
         <v>2280</v>
-      </c>
-[...4 lines deleted...]
-        <v>2282</v>
       </c>
       <c r="D979">
         <v>1</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="s" s="2">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B980" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="C980" t="s" s="2">
         <v>2283</v>
       </c>
       <c r="D980">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="s" s="2">
         <v>2284</v>
       </c>
       <c r="B981" t="s">
         <v>2285</v>
       </c>
       <c r="C981" t="s" s="2">
         <v>2286</v>
       </c>
       <c r="D981">
         <v>1</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="s" s="2">
         <v>2287</v>
       </c>
       <c r="B982" t="s">
         <v>2288</v>
       </c>
       <c r="C982" t="s" s="2">
         <v>2289</v>
@@ -25933,79 +25861,79 @@
     <row r="1035">
       <c r="A1035" t="s" s="2">
         <v>2446</v>
       </c>
       <c r="B1035" t="s">
         <v>2447</v>
       </c>
       <c r="C1035" t="s" s="2">
         <v>2448</v>
       </c>
       <c r="D1035">
         <v>1</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="s" s="2">
         <v>2449</v>
       </c>
       <c r="B1036" t="s">
         <v>2450</v>
       </c>
       <c r="C1036" t="s" s="2">
         <v>2451</v>
       </c>
       <c r="D1036">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="s" s="2">
         <v>2452</v>
       </c>
       <c r="B1037" t="s">
         <v>2453</v>
       </c>
       <c r="C1037" t="s" s="2">
         <v>2454</v>
       </c>
       <c r="D1037">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="s" s="2">
         <v>2455</v>
       </c>
       <c r="B1038" t="s">
         <v>2456</v>
       </c>
       <c r="C1038" t="s" s="2">
         <v>2457</v>
       </c>
       <c r="D1038">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="s" s="2">
         <v>2458</v>
       </c>
       <c r="B1039" t="s">
         <v>2459</v>
       </c>
       <c r="C1039" t="s" s="2">
         <v>2460</v>
       </c>
       <c r="D1039">
         <v>10</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="s" s="2">
         <v>2461</v>
       </c>
       <c r="B1040" t="s">
         <v>2462</v>
       </c>
       <c r="C1040" t="s" s="2">
         <v>2463</v>
@@ -26059,79 +25987,79 @@
     <row r="1044">
       <c r="A1044" t="s" s="2">
         <v>2473</v>
       </c>
       <c r="B1044" t="s">
         <v>2474</v>
       </c>
       <c r="C1044" t="s" s="2">
         <v>2475</v>
       </c>
       <c r="D1044">
         <v>10</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="s" s="2">
         <v>2476</v>
       </c>
       <c r="B1045" t="s">
         <v>2477</v>
       </c>
       <c r="C1045" t="s" s="2">
         <v>2478</v>
       </c>
       <c r="D1045">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="s" s="2">
         <v>2479</v>
       </c>
       <c r="B1046" t="s">
         <v>2480</v>
       </c>
       <c r="C1046" t="s" s="2">
         <v>2481</v>
       </c>
       <c r="D1046">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="s" s="2">
         <v>2482</v>
       </c>
       <c r="B1047" t="s">
         <v>2483</v>
       </c>
       <c r="C1047" t="s" s="2">
         <v>2484</v>
       </c>
       <c r="D1047">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="s" s="2">
         <v>2485</v>
       </c>
       <c r="B1048" t="s">
         <v>2486</v>
       </c>
       <c r="C1048" t="s" s="2">
         <v>2487</v>
       </c>
       <c r="D1048">
         <v>1</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="s" s="2">
         <v>2488</v>
       </c>
       <c r="B1049" t="s">
         <v>2489</v>
       </c>
       <c r="C1049" t="s" s="2">
         <v>2490</v>
@@ -26983,135 +26911,135 @@
     <row r="1110">
       <c r="A1110" t="s" s="2">
         <v>2671</v>
       </c>
       <c r="B1110" t="s">
         <v>2672</v>
       </c>
       <c r="C1110" t="s" s="2">
         <v>2673</v>
       </c>
       <c r="D1110">
         <v>1</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="s" s="2">
         <v>2674</v>
       </c>
       <c r="B1111" t="s">
         <v>2675</v>
       </c>
       <c r="C1111" t="s" s="2">
         <v>2676</v>
       </c>
       <c r="D1111">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="s" s="2">
         <v>2677</v>
       </c>
       <c r="B1112" t="s">
         <v>2678</v>
       </c>
       <c r="C1112" t="s" s="2">
         <v>2679</v>
       </c>
       <c r="D1112">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="s" s="2">
         <v>2680</v>
       </c>
       <c r="B1113" t="s">
         <v>2681</v>
       </c>
       <c r="C1113" t="s" s="2">
         <v>2682</v>
       </c>
       <c r="D1113">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="s" s="2">
         <v>2683</v>
       </c>
       <c r="B1114" t="s">
         <v>2684</v>
       </c>
       <c r="C1114" t="s" s="2">
         <v>2685</v>
       </c>
       <c r="D1114">
         <v>5</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="s" s="2">
         <v>2686</v>
       </c>
       <c r="B1115" t="s">
         <v>2687</v>
       </c>
       <c r="C1115" t="s" s="2">
         <v>2688</v>
       </c>
       <c r="D1115">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="s" s="2">
         <v>2689</v>
       </c>
       <c r="B1116" t="s">
         <v>2690</v>
       </c>
       <c r="C1116" t="s" s="2">
         <v>2691</v>
       </c>
       <c r="D1116">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="s" s="2">
         <v>2692</v>
       </c>
       <c r="B1117" t="s">
         <v>2693</v>
       </c>
       <c r="C1117" t="s" s="2">
         <v>2694</v>
       </c>
       <c r="D1117">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="s" s="2">
         <v>2695</v>
       </c>
       <c r="B1118" t="s">
         <v>2696</v>
       </c>
       <c r="C1118" t="s" s="2">
         <v>2697</v>
       </c>
       <c r="D1118">
         <v>1</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="s" s="2">
         <v>2698</v>
       </c>
       <c r="B1119" t="s">
         <v>2699</v>
       </c>
       <c r="C1119" t="s" s="2">
         <v>2700</v>
@@ -27123,79 +27051,79 @@
     <row r="1120">
       <c r="A1120" t="s" s="2">
         <v>2701</v>
       </c>
       <c r="B1120" t="s">
         <v>2702</v>
       </c>
       <c r="C1120" t="s" s="2">
         <v>2703</v>
       </c>
       <c r="D1120">
         <v>1</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="s" s="2">
         <v>2704</v>
       </c>
       <c r="B1121" t="s">
         <v>2705</v>
       </c>
       <c r="C1121" t="s" s="2">
         <v>2706</v>
       </c>
       <c r="D1121">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="s" s="2">
         <v>2707</v>
       </c>
       <c r="B1122" t="s">
         <v>2708</v>
       </c>
       <c r="C1122" t="s" s="2">
         <v>2709</v>
       </c>
       <c r="D1122">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="s" s="2">
         <v>2710</v>
       </c>
       <c r="B1123" t="s">
         <v>2711</v>
       </c>
       <c r="C1123" t="s" s="2">
         <v>2712</v>
       </c>
       <c r="D1123">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="s" s="2">
         <v>2713</v>
       </c>
       <c r="B1124" t="s">
         <v>2714</v>
       </c>
       <c r="C1124" t="s" s="2">
         <v>2715</v>
       </c>
       <c r="D1124">
         <v>5</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="s" s="2">
         <v>2716</v>
       </c>
       <c r="B1125" t="s">
         <v>2717</v>
       </c>
       <c r="C1125" t="s" s="2">
         <v>2718</v>
@@ -27459,79 +27387,79 @@
     <row r="1144">
       <c r="A1144" t="s" s="2">
         <v>2773</v>
       </c>
       <c r="B1144" t="s">
         <v>2774</v>
       </c>
       <c r="C1144" t="s" s="2">
         <v>2775</v>
       </c>
       <c r="D1144">
         <v>5</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="s" s="2">
         <v>2776</v>
       </c>
       <c r="B1145" t="s">
         <v>2777</v>
       </c>
       <c r="C1145" t="s" s="2">
         <v>2778</v>
       </c>
       <c r="D1145">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="s" s="2">
         <v>2779</v>
       </c>
       <c r="B1146" t="s">
         <v>2780</v>
       </c>
       <c r="C1146" t="s" s="2">
         <v>2781</v>
       </c>
       <c r="D1146">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="s" s="2">
         <v>2782</v>
       </c>
       <c r="B1147" t="s">
         <v>2783</v>
       </c>
       <c r="C1147" t="s" s="2">
         <v>2784</v>
       </c>
       <c r="D1147">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="s" s="2">
         <v>2785</v>
       </c>
       <c r="B1148" t="s">
         <v>2786</v>
       </c>
       <c r="C1148" t="s" s="2">
         <v>2787</v>
       </c>
       <c r="D1148">
         <v>1</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="s" s="2">
         <v>2788</v>
       </c>
       <c r="B1149" t="s">
         <v>2789</v>
       </c>
       <c r="C1149" t="s" s="2">
         <v>2790</v>
@@ -28201,1367 +28129,1367 @@
     <row r="1197">
       <c r="A1197" t="s" s="2">
         <v>2932</v>
       </c>
       <c r="B1197" t="s">
         <v>2933</v>
       </c>
       <c r="C1197" t="s" s="2">
         <v>2934</v>
       </c>
       <c r="D1197">
         <v>1</v>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="s" s="2">
         <v>2935</v>
       </c>
       <c r="B1198" t="s">
         <v>2936</v>
       </c>
       <c r="C1198" t="s" s="2">
         <v>2937</v>
       </c>
       <c r="D1198">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="s" s="2">
         <v>2938</v>
       </c>
       <c r="B1199" t="s">
         <v>2939</v>
       </c>
       <c r="C1199" t="s" s="2">
         <v>2940</v>
       </c>
       <c r="D1199">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="s" s="2">
         <v>2941</v>
       </c>
       <c r="B1200" t="s">
         <v>2942</v>
       </c>
       <c r="C1200" t="s" s="2">
         <v>2943</v>
       </c>
       <c r="D1200">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="s" s="2">
         <v>2944</v>
       </c>
       <c r="B1201" t="s">
         <v>2945</v>
       </c>
       <c r="C1201" t="s" s="2">
         <v>2946</v>
       </c>
       <c r="D1201">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="s" s="2">
         <v>2947</v>
       </c>
       <c r="B1202" t="s">
         <v>2948</v>
       </c>
       <c r="C1202" t="s" s="2">
         <v>2949</v>
       </c>
       <c r="D1202">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="s" s="2">
-        <v>2950</v>
+        <v>2947</v>
       </c>
       <c r="B1203" t="s">
-        <v>2951</v>
-[...2 lines deleted...]
-        <v>2952</v>
+        <v>2948</v>
+      </c>
+      <c r="C1203" s="3">
+        <v>18904148101058</v>
       </c>
       <c r="D1203">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="s" s="2">
-        <v>2953</v>
+        <v>2950</v>
       </c>
       <c r="B1204" t="s">
-        <v>2954</v>
-[...2 lines deleted...]
-        <v>2955</v>
+        <v>2951</v>
+      </c>
+      <c r="C1204" s="3">
+        <v>18904148102703</v>
       </c>
       <c r="D1204">
         <v>5</v>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="s" s="2">
-        <v>2956</v>
+        <v>2950</v>
       </c>
       <c r="B1205" t="s">
-        <v>2957</v>
+        <v>2951</v>
       </c>
       <c r="C1205" t="s" s="2">
-        <v>2958</v>
+        <v>2952</v>
       </c>
       <c r="D1205">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="s" s="2">
-        <v>2959</v>
+        <v>2953</v>
       </c>
       <c r="B1206" t="s">
-        <v>2960</v>
+        <v>2954</v>
       </c>
       <c r="C1206" t="s" s="2">
-        <v>2961</v>
+        <v>2955</v>
       </c>
       <c r="D1206">
         <v>1</v>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="s" s="2">
-        <v>2959</v>
+        <v>2953</v>
       </c>
       <c r="B1207" t="s">
-        <v>2960</v>
+        <v>2954</v>
       </c>
       <c r="C1207" s="3">
-        <v>18904148101058</v>
+        <v>18904148101027</v>
       </c>
       <c r="D1207">
         <v>10</v>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="s" s="2">
-        <v>2962</v>
+        <v>2956</v>
       </c>
       <c r="B1208" t="s">
-        <v>2963</v>
-[...2 lines deleted...]
-        <v>18904148102703</v>
+        <v>2957</v>
+      </c>
+      <c r="C1208" t="s" s="2">
+        <v>2958</v>
       </c>
       <c r="D1208">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="s" s="2">
-        <v>2962</v>
+        <v>2956</v>
       </c>
       <c r="B1209" t="s">
-        <v>2963</v>
-[...2 lines deleted...]
-        <v>2964</v>
+        <v>2957</v>
+      </c>
+      <c r="C1209" s="3">
+        <v>18904148107739</v>
       </c>
       <c r="D1209">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="s" s="2">
-        <v>2965</v>
+        <v>2959</v>
       </c>
       <c r="B1210" t="s">
-        <v>2966</v>
-[...2 lines deleted...]
-        <v>2967</v>
+        <v>2960</v>
+      </c>
+      <c r="C1210" s="3">
+        <v>18904148108316</v>
       </c>
       <c r="D1210">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="s" s="2">
-        <v>2965</v>
+        <v>2959</v>
       </c>
       <c r="B1211" t="s">
-        <v>2966</v>
-[...2 lines deleted...]
-        <v>18904148101027</v>
+        <v>2960</v>
+      </c>
+      <c r="C1211" t="s" s="2">
+        <v>2961</v>
       </c>
       <c r="D1211">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="s" s="2">
-        <v>2968</v>
+        <v>2962</v>
       </c>
       <c r="B1212" t="s">
-        <v>2969</v>
+        <v>2963</v>
       </c>
       <c r="C1212" t="s" s="2">
-        <v>2970</v>
+        <v>2964</v>
       </c>
       <c r="D1212">
         <v>1</v>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="s" s="2">
-        <v>2968</v>
+        <v>2962</v>
       </c>
       <c r="B1213" t="s">
-        <v>2969</v>
+        <v>2963</v>
       </c>
       <c r="C1213" s="3">
-        <v>18904148107739</v>
+        <v>18904148108330</v>
       </c>
       <c r="D1213">
         <v>10</v>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="s" s="2">
-        <v>2971</v>
+        <v>2965</v>
       </c>
       <c r="B1214" t="s">
-        <v>2972</v>
+        <v>2966</v>
       </c>
       <c r="C1214" s="3">
-        <v>18904148108316</v>
+        <v>18904148101041</v>
       </c>
       <c r="D1214">
         <v>10</v>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="s" s="2">
-        <v>2971</v>
+        <v>2965</v>
       </c>
       <c r="B1215" t="s">
-        <v>2972</v>
+        <v>2966</v>
       </c>
       <c r="C1215" t="s" s="2">
-        <v>2973</v>
+        <v>2967</v>
       </c>
       <c r="D1215">
         <v>1</v>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="s" s="2">
-        <v>2974</v>
+        <v>2968</v>
       </c>
       <c r="B1216" t="s">
-        <v>2975</v>
-[...2 lines deleted...]
-        <v>2976</v>
+        <v>2969</v>
+      </c>
+      <c r="C1216" s="3">
+        <v>18904148102697</v>
       </c>
       <c r="D1216">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="s" s="2">
-        <v>2974</v>
+        <v>2968</v>
       </c>
       <c r="B1217" t="s">
-        <v>2975</v>
-[...2 lines deleted...]
-        <v>18904148108330</v>
+        <v>2969</v>
+      </c>
+      <c r="C1217" t="s" s="2">
+        <v>2970</v>
       </c>
       <c r="D1217">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="s" s="2">
-        <v>2977</v>
+        <v>2971</v>
       </c>
       <c r="B1218" t="s">
-        <v>2978</v>
+        <v>2972</v>
       </c>
       <c r="C1218" s="3">
-        <v>18904148101041</v>
+        <v>18904148101010</v>
       </c>
       <c r="D1218">
         <v>10</v>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="s" s="2">
-        <v>2977</v>
+        <v>2971</v>
       </c>
       <c r="B1219" t="s">
-        <v>2978</v>
+        <v>2972</v>
       </c>
       <c r="C1219" t="s" s="2">
-        <v>2979</v>
+        <v>2973</v>
       </c>
       <c r="D1219">
         <v>1</v>
       </c>
     </row>
     <row r="1220">
       <c r="A1220" t="s" s="2">
-        <v>2980</v>
+        <v>2974</v>
       </c>
       <c r="B1220" t="s">
-        <v>2981</v>
-[...2 lines deleted...]
-        <v>18904148102697</v>
+        <v>2975</v>
+      </c>
+      <c r="C1220" t="s" s="2">
+        <v>2976</v>
       </c>
       <c r="D1220">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1221">
       <c r="A1221" t="s" s="2">
-        <v>2980</v>
+        <v>2974</v>
       </c>
       <c r="B1221" t="s">
-        <v>2981</v>
-[...2 lines deleted...]
-        <v>2982</v>
+        <v>2975</v>
+      </c>
+      <c r="C1221" s="3">
+        <v>18904148102727</v>
       </c>
       <c r="D1221">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="s" s="2">
-        <v>2983</v>
+        <v>2977</v>
       </c>
       <c r="B1222" t="s">
-        <v>2984</v>
-[...2 lines deleted...]
-        <v>2985</v>
+        <v>2978</v>
+      </c>
+      <c r="C1222" s="3">
+        <v>18904148106299</v>
       </c>
       <c r="D1222">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="s" s="2">
-        <v>2983</v>
+        <v>2977</v>
       </c>
       <c r="B1223" t="s">
-        <v>2984</v>
-[...2 lines deleted...]
-        <v>18904148101010</v>
+        <v>2978</v>
+      </c>
+      <c r="C1223" t="s" s="2">
+        <v>2979</v>
       </c>
       <c r="D1223">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="s" s="2">
-        <v>2986</v>
+        <v>2980</v>
       </c>
       <c r="B1224" t="s">
-        <v>2987</v>
-[...2 lines deleted...]
-        <v>2988</v>
+        <v>2981</v>
+      </c>
+      <c r="C1224" s="3">
+        <v>18904148102826</v>
       </c>
       <c r="D1224">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="s" s="2">
-        <v>2986</v>
+        <v>2980</v>
       </c>
       <c r="B1225" t="s">
-        <v>2987</v>
-[...2 lines deleted...]
-        <v>18904148102727</v>
+        <v>2981</v>
+      </c>
+      <c r="C1225" t="s" s="2">
+        <v>2982</v>
       </c>
       <c r="D1225">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="s" s="2">
-        <v>2989</v>
+        <v>2983</v>
       </c>
       <c r="B1226" t="s">
-        <v>2990</v>
+        <v>2984</v>
       </c>
       <c r="C1226" s="3">
-        <v>18904148106299</v>
+        <v>18904148107715</v>
       </c>
       <c r="D1226">
         <v>10</v>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="s" s="2">
-        <v>2989</v>
+        <v>2983</v>
       </c>
       <c r="B1227" t="s">
-        <v>2990</v>
+        <v>2984</v>
       </c>
       <c r="C1227" t="s" s="2">
-        <v>2991</v>
+        <v>2985</v>
       </c>
       <c r="D1227">
         <v>1</v>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="s" s="2">
-        <v>2992</v>
+        <v>2986</v>
       </c>
       <c r="B1228" t="s">
-        <v>2993</v>
+        <v>2987</v>
       </c>
       <c r="C1228" s="3">
-        <v>18904148102826</v>
+        <v>18904148102741</v>
       </c>
       <c r="D1228">
         <v>10</v>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="s" s="2">
-        <v>2992</v>
+        <v>2986</v>
       </c>
       <c r="B1229" t="s">
-        <v>2993</v>
+        <v>2987</v>
       </c>
       <c r="C1229" t="s" s="2">
-        <v>2994</v>
+        <v>2988</v>
       </c>
       <c r="D1229">
         <v>1</v>
       </c>
     </row>
     <row r="1230">
       <c r="A1230" t="s" s="2">
-        <v>2995</v>
+        <v>2989</v>
       </c>
       <c r="B1230" t="s">
-        <v>2996</v>
-[...2 lines deleted...]
-        <v>18904148107715</v>
+        <v>2990</v>
+      </c>
+      <c r="C1230" t="s" s="2">
+        <v>2991</v>
       </c>
       <c r="D1230">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1231">
       <c r="A1231" t="s" s="2">
-        <v>2995</v>
+        <v>2989</v>
       </c>
       <c r="B1231" t="s">
-        <v>2996</v>
-[...2 lines deleted...]
-        <v>2997</v>
+        <v>2990</v>
+      </c>
+      <c r="C1231" s="3">
+        <v>18904148101034</v>
       </c>
       <c r="D1231">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="s" s="2">
-        <v>2998</v>
+        <v>2992</v>
       </c>
       <c r="B1232" t="s">
-        <v>2999</v>
-[...2 lines deleted...]
-        <v>18904148102741</v>
+        <v>2993</v>
+      </c>
+      <c r="C1232" t="s" s="2">
+        <v>2994</v>
       </c>
       <c r="D1232">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="s" s="2">
-        <v>2998</v>
+        <v>2992</v>
       </c>
       <c r="B1233" t="s">
-        <v>2999</v>
-[...2 lines deleted...]
-        <v>3000</v>
+        <v>2993</v>
+      </c>
+      <c r="C1233" s="3">
+        <v>18904148101782</v>
       </c>
       <c r="D1233">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="s" s="2">
-        <v>3001</v>
+        <v>2995</v>
       </c>
       <c r="B1234" t="s">
-        <v>3002</v>
-[...2 lines deleted...]
-        <v>3003</v>
+        <v>2948</v>
+      </c>
+      <c r="C1234" s="3">
+        <v>18904148102710</v>
       </c>
       <c r="D1234">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="s" s="2">
-        <v>3001</v>
+        <v>2995</v>
       </c>
       <c r="B1235" t="s">
-        <v>3002</v>
-[...2 lines deleted...]
-        <v>18904148101034</v>
+        <v>2948</v>
+      </c>
+      <c r="C1235" t="s" s="2">
+        <v>2996</v>
       </c>
       <c r="D1235">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="s" s="2">
-        <v>3004</v>
+        <v>2997</v>
       </c>
       <c r="B1236" t="s">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>3006</v>
+        <v>2998</v>
+      </c>
+      <c r="C1236" s="3">
+        <v>18904148103724</v>
       </c>
       <c r="D1236">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="s" s="2">
-        <v>3004</v>
+        <v>2997</v>
       </c>
       <c r="B1237" t="s">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>18904148101782</v>
+        <v>2998</v>
+      </c>
+      <c r="C1237" t="s" s="2">
+        <v>2999</v>
       </c>
       <c r="D1237">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="s" s="2">
-        <v>3007</v>
+        <v>3000</v>
       </c>
       <c r="B1238" t="s">
-        <v>2960</v>
+        <v>3001</v>
       </c>
       <c r="C1238" s="3">
-        <v>18904148102710</v>
+        <v>18904148106473</v>
       </c>
       <c r="D1238">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="s" s="2">
-        <v>3007</v>
+        <v>3000</v>
       </c>
       <c r="B1239" t="s">
-        <v>2960</v>
+        <v>3001</v>
       </c>
       <c r="C1239" t="s" s="2">
-        <v>3008</v>
+        <v>3002</v>
       </c>
       <c r="D1239">
         <v>1</v>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="s" s="2">
-        <v>3009</v>
+        <v>3003</v>
       </c>
       <c r="B1240" t="s">
-        <v>3010</v>
-[...2 lines deleted...]
-        <v>18904148103724</v>
+        <v>3004</v>
+      </c>
+      <c r="C1240" t="s" s="2">
+        <v>3005</v>
       </c>
       <c r="D1240">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="s" s="2">
-        <v>3009</v>
+        <v>3003</v>
       </c>
       <c r="B1241" t="s">
-        <v>3010</v>
-[...2 lines deleted...]
-        <v>3011</v>
+        <v>3004</v>
+      </c>
+      <c r="C1241" s="3">
+        <v>18904148106442</v>
       </c>
       <c r="D1241">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="s" s="2">
-        <v>3012</v>
+        <v>3006</v>
       </c>
       <c r="B1242" t="s">
-        <v>3013</v>
+        <v>3007</v>
       </c>
       <c r="C1242" t="s" s="2">
-        <v>3014</v>
+        <v>3008</v>
       </c>
       <c r="D1242">
         <v>1</v>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="s" s="2">
-        <v>3012</v>
+        <v>3006</v>
       </c>
       <c r="B1243" t="s">
-        <v>3013</v>
+        <v>3007</v>
       </c>
       <c r="C1243" s="3">
-        <v>18904148106473</v>
+        <v>18904148106220</v>
       </c>
       <c r="D1243">
         <v>5</v>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="s" s="2">
-        <v>3015</v>
+        <v>3009</v>
       </c>
       <c r="B1244" t="s">
-        <v>3016</v>
-[...2 lines deleted...]
-        <v>18904148106978</v>
+        <v>3010</v>
+      </c>
+      <c r="C1244" t="s" s="2">
+        <v>3011</v>
       </c>
       <c r="D1244">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="s" s="2">
-        <v>3015</v>
+        <v>3009</v>
       </c>
       <c r="B1245" t="s">
-        <v>3016</v>
-[...2 lines deleted...]
-        <v>3017</v>
+        <v>3010</v>
+      </c>
+      <c r="C1245" s="3">
+        <v>18904148105964</v>
       </c>
       <c r="D1245">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="s" s="2">
-        <v>3018</v>
+        <v>3012</v>
       </c>
       <c r="B1246" t="s">
-        <v>3019</v>
-[...2 lines deleted...]
-        <v>18904148106985</v>
+        <v>3013</v>
+      </c>
+      <c r="C1246" t="s" s="2">
+        <v>3014</v>
       </c>
       <c r="D1246">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="s" s="2">
-        <v>3018</v>
+        <v>3012</v>
       </c>
       <c r="B1247" t="s">
-        <v>3019</v>
-[...2 lines deleted...]
-        <v>3020</v>
+        <v>3013</v>
+      </c>
+      <c r="C1247" s="3">
+        <v>18904148106992</v>
       </c>
       <c r="D1247">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="s" s="2">
-        <v>3021</v>
+        <v>3015</v>
       </c>
       <c r="B1248" t="s">
-        <v>3022</v>
+        <v>3016</v>
       </c>
       <c r="C1248" t="s" s="2">
-        <v>3023</v>
+        <v>3017</v>
       </c>
       <c r="D1248">
         <v>1</v>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="s" s="2">
-        <v>3021</v>
+        <v>3015</v>
       </c>
       <c r="B1249" t="s">
-        <v>3022</v>
+        <v>3016</v>
       </c>
       <c r="C1249" s="3">
-        <v>18904148106442</v>
+        <v>18904148100907</v>
       </c>
       <c r="D1249">
         <v>5</v>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="s" s="2">
-        <v>3024</v>
+        <v>3018</v>
       </c>
       <c r="B1250" t="s">
-        <v>3025</v>
-[...2 lines deleted...]
-        <v>3026</v>
+        <v>3019</v>
+      </c>
+      <c r="C1250" s="3">
+        <v>18904148105933</v>
       </c>
       <c r="D1250">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="s" s="2">
-        <v>3024</v>
+        <v>3018</v>
       </c>
       <c r="B1251" t="s">
-        <v>3025</v>
-[...2 lines deleted...]
-        <v>18904148106220</v>
+        <v>3019</v>
+      </c>
+      <c r="C1251" t="s" s="2">
+        <v>3020</v>
       </c>
       <c r="D1251">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="s" s="2">
-        <v>3027</v>
+        <v>3021</v>
       </c>
       <c r="B1252" t="s">
-        <v>3028</v>
+        <v>3022</v>
       </c>
       <c r="C1252" t="s" s="2">
-        <v>3029</v>
+        <v>3023</v>
       </c>
       <c r="D1252">
         <v>1</v>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="s" s="2">
-        <v>3027</v>
+        <v>3021</v>
       </c>
       <c r="B1253" t="s">
-        <v>3028</v>
+        <v>3022</v>
       </c>
       <c r="C1253" s="3">
-        <v>18904148105964</v>
+        <v>18904148103489</v>
       </c>
       <c r="D1253">
         <v>5</v>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="s" s="2">
-        <v>3030</v>
+        <v>3024</v>
       </c>
       <c r="B1254" t="s">
-        <v>3031</v>
-[...2 lines deleted...]
-        <v>18904148106992</v>
+        <v>3025</v>
+      </c>
+      <c r="C1254" t="s" s="2">
+        <v>3026</v>
       </c>
       <c r="D1254">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="s" s="2">
-        <v>3030</v>
+        <v>3024</v>
       </c>
       <c r="B1255" t="s">
-        <v>3031</v>
-[...2 lines deleted...]
-        <v>3032</v>
+        <v>3025</v>
+      </c>
+      <c r="C1255" s="3">
+        <v>18904148105971</v>
       </c>
       <c r="D1255">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="s" s="2">
-        <v>3033</v>
+        <v>3027</v>
       </c>
       <c r="B1256" t="s">
-        <v>3034</v>
+        <v>3028</v>
       </c>
       <c r="C1256" t="s" s="2">
-        <v>3035</v>
+        <v>3029</v>
       </c>
       <c r="D1256">
         <v>1</v>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="s" s="2">
-        <v>3033</v>
+        <v>3027</v>
       </c>
       <c r="B1257" t="s">
-        <v>3034</v>
+        <v>3028</v>
       </c>
       <c r="C1257" s="3">
-        <v>18904148100907</v>
+        <v>18904148106480</v>
       </c>
       <c r="D1257">
         <v>5</v>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="s" s="2">
-        <v>3036</v>
+        <v>3030</v>
       </c>
       <c r="B1258" t="s">
-        <v>3037</v>
+        <v>3031</v>
       </c>
       <c r="C1258" s="3">
-        <v>18904148105933</v>
+        <v>18904148106244</v>
       </c>
       <c r="D1258">
         <v>5</v>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="s" s="2">
-        <v>3036</v>
+        <v>3030</v>
       </c>
       <c r="B1259" t="s">
-        <v>3037</v>
+        <v>3031</v>
       </c>
       <c r="C1259" t="s" s="2">
-        <v>3038</v>
+        <v>3032</v>
       </c>
       <c r="D1259">
         <v>1</v>
       </c>
     </row>
     <row r="1260">
       <c r="A1260" t="s" s="2">
-        <v>3039</v>
+        <v>3033</v>
       </c>
       <c r="B1260" t="s">
-        <v>3040</v>
+        <v>3034</v>
       </c>
       <c r="C1260" t="s" s="2">
-        <v>3041</v>
+        <v>3035</v>
       </c>
       <c r="D1260">
         <v>1</v>
       </c>
     </row>
     <row r="1261">
       <c r="A1261" t="s" s="2">
-        <v>3039</v>
+        <v>3033</v>
       </c>
       <c r="B1261" t="s">
-        <v>3040</v>
+        <v>3034</v>
       </c>
       <c r="C1261" s="3">
-        <v>18904148103489</v>
+        <v>18904148106459</v>
       </c>
       <c r="D1261">
         <v>5</v>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="s" s="2">
-        <v>3042</v>
+        <v>3036</v>
       </c>
       <c r="B1262" t="s">
-        <v>3043</v>
-[...2 lines deleted...]
-        <v>3044</v>
+        <v>3037</v>
+      </c>
+      <c r="C1262" s="3">
+        <v>18904148100303</v>
       </c>
       <c r="D1262">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="s" s="2">
-        <v>3042</v>
+        <v>3036</v>
       </c>
       <c r="B1263" t="s">
-        <v>3043</v>
-[...2 lines deleted...]
-        <v>18904148105971</v>
+        <v>3037</v>
+      </c>
+      <c r="C1263" t="s" s="2">
+        <v>3038</v>
       </c>
       <c r="D1263">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="s" s="2">
-        <v>3045</v>
+        <v>3039</v>
       </c>
       <c r="B1264" t="s">
-        <v>3046</v>
+        <v>3040</v>
       </c>
       <c r="C1264" t="s" s="2">
-        <v>3047</v>
+        <v>3041</v>
       </c>
       <c r="D1264">
         <v>1</v>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="s" s="2">
-        <v>3045</v>
+        <v>3039</v>
       </c>
       <c r="B1265" t="s">
-        <v>3046</v>
-[...2 lines deleted...]
-        <v>18904148106480</v>
+        <v>3040</v>
+      </c>
+      <c r="C1265" t="s" s="2">
+        <v>3042</v>
       </c>
       <c r="D1265">
         <v>5</v>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="s" s="2">
-        <v>3048</v>
+        <v>3043</v>
       </c>
       <c r="B1266" t="s">
-        <v>3049</v>
-[...2 lines deleted...]
-        <v>18904148106244</v>
+        <v>3044</v>
+      </c>
+      <c r="C1266" t="s" s="2">
+        <v>3045</v>
       </c>
       <c r="D1266">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="s" s="2">
-        <v>3048</v>
+        <v>3043</v>
       </c>
       <c r="B1267" t="s">
-        <v>3049</v>
-[...2 lines deleted...]
-        <v>3050</v>
+        <v>3044</v>
+      </c>
+      <c r="C1267" s="3">
+        <v>18904148106466</v>
       </c>
       <c r="D1267">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="s" s="2">
-        <v>3051</v>
+        <v>3046</v>
       </c>
       <c r="B1268" t="s">
-        <v>3052</v>
-[...2 lines deleted...]
-        <v>3053</v>
+        <v>3047</v>
+      </c>
+      <c r="C1268" s="3">
+        <v>18904148106237</v>
       </c>
       <c r="D1268">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="s" s="2">
-        <v>3051</v>
+        <v>3046</v>
       </c>
       <c r="B1269" t="s">
-        <v>3052</v>
-[...2 lines deleted...]
-        <v>18904148106459</v>
+        <v>3047</v>
+      </c>
+      <c r="C1269" t="s" s="2">
+        <v>3048</v>
       </c>
       <c r="D1269">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1270">
       <c r="A1270" t="s" s="2">
-        <v>3054</v>
+        <v>3049</v>
       </c>
       <c r="B1270" t="s">
-        <v>3055</v>
+        <v>3050</v>
       </c>
       <c r="C1270" s="3">
-        <v>18904148100303</v>
+        <v>26976875752017</v>
       </c>
       <c r="D1270">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1271">
       <c r="A1271" t="s" s="2">
-        <v>3054</v>
+        <v>3049</v>
       </c>
       <c r="B1271" t="s">
-        <v>3055</v>
+        <v>3050</v>
       </c>
       <c r="C1271" t="s" s="2">
-        <v>3056</v>
+        <v>3051</v>
       </c>
       <c r="D1271">
         <v>1</v>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="s" s="2">
-        <v>3057</v>
+        <v>3049</v>
       </c>
       <c r="B1272" t="s">
-        <v>3058</v>
-[...2 lines deleted...]
-        <v>3059</v>
+        <v>3050</v>
+      </c>
+      <c r="C1272" s="3">
+        <v>16976875752010</v>
       </c>
       <c r="D1272">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="s" s="2">
-        <v>3057</v>
+        <v>3052</v>
       </c>
       <c r="B1273" t="s">
-        <v>3058</v>
+        <v>3053</v>
       </c>
       <c r="C1273" s="3">
-        <v>18904148100976</v>
+        <v>16976875752027</v>
       </c>
       <c r="D1273">
         <v>5</v>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="s" s="2">
-        <v>3060</v>
+        <v>3052</v>
       </c>
       <c r="B1274" t="s">
-        <v>3061</v>
-[...2 lines deleted...]
-        <v>18904148103908</v>
+        <v>3053</v>
+      </c>
+      <c r="C1274" t="s" s="2">
+        <v>3054</v>
       </c>
       <c r="D1274">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="s" s="2">
-        <v>3060</v>
+        <v>3052</v>
       </c>
       <c r="B1275" t="s">
-        <v>3061</v>
-[...2 lines deleted...]
-        <v>3062</v>
+        <v>3053</v>
+      </c>
+      <c r="C1275" s="3">
+        <v>26976875752024</v>
       </c>
       <c r="D1275">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="s" s="2">
-        <v>3063</v>
+        <v>3055</v>
       </c>
       <c r="B1276" t="s">
-        <v>3064</v>
-[...2 lines deleted...]
-        <v>3065</v>
+        <v>3056</v>
+      </c>
+      <c r="C1276" s="3">
+        <v>16976875752034</v>
       </c>
       <c r="D1276">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="s" s="2">
-        <v>3063</v>
+        <v>3055</v>
       </c>
       <c r="B1277" t="s">
-        <v>3064</v>
+        <v>3056</v>
       </c>
       <c r="C1277" t="s" s="2">
-        <v>3066</v>
+        <v>3057</v>
       </c>
       <c r="D1277">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="s" s="2">
-        <v>3067</v>
+        <v>3055</v>
       </c>
       <c r="B1278" t="s">
-        <v>3068</v>
-[...2 lines deleted...]
-        <v>3069</v>
+        <v>3056</v>
+      </c>
+      <c r="C1278" s="3">
+        <v>26976875752031</v>
       </c>
       <c r="D1278">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="s" s="2">
-        <v>3067</v>
+        <v>3058</v>
       </c>
       <c r="B1279" t="s">
-        <v>3068</v>
-[...2 lines deleted...]
-        <v>18904148106466</v>
+        <v>3059</v>
+      </c>
+      <c r="C1279" t="s" s="2">
+        <v>3060</v>
       </c>
       <c r="D1279">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1280">
       <c r="A1280" t="s" s="2">
-        <v>3070</v>
+        <v>3058</v>
       </c>
       <c r="B1280" t="s">
-        <v>3071</v>
-[...2 lines deleted...]
-        <v>18904148106237</v>
+        <v>3059</v>
+      </c>
+      <c r="C1280" t="s" s="2">
+        <v>3061</v>
       </c>
       <c r="D1280">
         <v>5</v>
       </c>
     </row>
     <row r="1281">
       <c r="A1281" t="s" s="2">
-        <v>3070</v>
+        <v>3062</v>
       </c>
       <c r="B1281" t="s">
-        <v>3071</v>
+        <v>3063</v>
       </c>
       <c r="C1281" t="s" s="2">
-        <v>3072</v>
+        <v>3064</v>
       </c>
       <c r="D1281">
         <v>1</v>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="s" s="2">
-        <v>3073</v>
+        <v>3062</v>
       </c>
       <c r="B1282" t="s">
-        <v>3074</v>
+        <v>3063</v>
       </c>
       <c r="C1282" t="s" s="2">
-        <v>3075</v>
+        <v>3065</v>
       </c>
       <c r="D1282">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="s" s="2">
-        <v>3073</v>
+        <v>3066</v>
       </c>
       <c r="B1283" t="s">
-        <v>3074</v>
-[...2 lines deleted...]
-        <v>26976875752017</v>
+        <v>3067</v>
+      </c>
+      <c r="C1283" t="s" s="2">
+        <v>3068</v>
       </c>
       <c r="D1283">
-        <v>20</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="s" s="2">
-        <v>3073</v>
+        <v>3066</v>
       </c>
       <c r="B1284" t="s">
-        <v>3074</v>
-[...2 lines deleted...]
-        <v>16976875752010</v>
+        <v>3067</v>
+      </c>
+      <c r="C1284" t="s" s="2">
+        <v>3069</v>
       </c>
       <c r="D1284">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="s" s="2">
-        <v>3076</v>
+        <v>3070</v>
       </c>
       <c r="B1285" t="s">
-        <v>3077</v>
-[...2 lines deleted...]
-        <v>16976875752027</v>
+        <v>3071</v>
+      </c>
+      <c r="C1285" t="s" s="2">
+        <v>3072</v>
       </c>
       <c r="D1285">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="s" s="2">
-        <v>3076</v>
+        <v>3070</v>
       </c>
       <c r="B1286" t="s">
-        <v>3077</v>
+        <v>3071</v>
       </c>
       <c r="C1286" t="s" s="2">
-        <v>3078</v>
+        <v>3073</v>
       </c>
       <c r="D1286">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="s" s="2">
+        <v>3074</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3075</v>
+      </c>
+      <c r="C1287" t="s" s="2">
         <v>3076</v>
       </c>
-      <c r="B1287" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1287">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="s" s="2">
-        <v>3079</v>
+        <v>3074</v>
       </c>
       <c r="B1288" t="s">
-        <v>3080</v>
-[...2 lines deleted...]
-        <v>16976875752034</v>
+        <v>3075</v>
+      </c>
+      <c r="C1288" t="s" s="2">
+        <v>3077</v>
       </c>
       <c r="D1288">
         <v>5</v>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="s" s="2">
+        <v>3078</v>
+      </c>
+      <c r="B1289" t="s">
         <v>3079</v>
       </c>
-      <c r="B1289" t="s">
+      <c r="C1289" t="s" s="2">
         <v>3080</v>
       </c>
-      <c r="C1289" t="s" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="D1289">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1290">
       <c r="A1290" t="s" s="2">
+        <v>3078</v>
+      </c>
+      <c r="B1290" t="s">
         <v>3079</v>
       </c>
-      <c r="B1290" t="s">
-[...3 lines deleted...]
-        <v>26976875752031</v>
+      <c r="C1290" t="s" s="2">
+        <v>3081</v>
       </c>
       <c r="D1290">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1291">
       <c r="A1291" t="s" s="2">
         <v>3082</v>
       </c>
       <c r="B1291" t="s">
         <v>3083</v>
       </c>
       <c r="C1291" t="s" s="2">
         <v>3084</v>
       </c>
       <c r="D1291">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="s" s="2">
         <v>3082</v>
       </c>
       <c r="B1292" t="s">
         <v>3083</v>
       </c>
       <c r="C1292" t="s" s="2">
         <v>3085</v>
       </c>
       <c r="D1292">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="s" s="2">
         <v>3086</v>
       </c>
       <c r="B1293" t="s">
         <v>3087</v>
       </c>
       <c r="C1293" t="s" s="2">
         <v>3088</v>
       </c>
       <c r="D1293">
         <v>1</v>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="s" s="2">
         <v>3086</v>
       </c>
       <c r="B1294" t="s">
         <v>3087</v>
       </c>
       <c r="C1294" t="s" s="2">
         <v>3089</v>
@@ -29587,4628 +29515,4460 @@
     <row r="1296">
       <c r="A1296" t="s" s="2">
         <v>3090</v>
       </c>
       <c r="B1296" t="s">
         <v>3091</v>
       </c>
       <c r="C1296" t="s" s="2">
         <v>3093</v>
       </c>
       <c r="D1296">
         <v>1</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="s" s="2">
         <v>3094</v>
       </c>
       <c r="B1297" t="s">
         <v>3095</v>
       </c>
       <c r="C1297" t="s" s="2">
         <v>3096</v>
       </c>
       <c r="D1297">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="s" s="2">
         <v>3094</v>
       </c>
       <c r="B1298" t="s">
         <v>3095</v>
       </c>
       <c r="C1298" t="s" s="2">
         <v>3097</v>
       </c>
       <c r="D1298">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="s" s="2">
         <v>3098</v>
       </c>
       <c r="B1299" t="s">
         <v>3099</v>
       </c>
       <c r="C1299" t="s" s="2">
         <v>3100</v>
       </c>
       <c r="D1299">
         <v>1</v>
       </c>
     </row>
     <row r="1300">
       <c r="A1300" t="s" s="2">
-        <v>3098</v>
+        <v>3101</v>
       </c>
       <c r="B1300" t="s">
-        <v>3099</v>
+        <v>3102</v>
       </c>
       <c r="C1300" t="s" s="2">
-        <v>3101</v>
+        <v>3103</v>
       </c>
       <c r="D1300">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1301">
       <c r="A1301" t="s" s="2">
-        <v>3102</v>
+        <v>3104</v>
       </c>
       <c r="B1301" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
       <c r="C1301" t="s" s="2">
-        <v>3104</v>
+        <v>3106</v>
       </c>
       <c r="D1301">
         <v>5</v>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="s" s="2">
-        <v>3102</v>
+        <v>3104</v>
       </c>
       <c r="B1302" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
       <c r="C1302" t="s" s="2">
-        <v>3105</v>
+        <v>3107</v>
       </c>
       <c r="D1302">
         <v>1</v>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="s" s="2">
-        <v>3106</v>
+        <v>3108</v>
       </c>
       <c r="B1303" t="s">
-        <v>3107</v>
+        <v>3109</v>
       </c>
       <c r="C1303" t="s" s="2">
-        <v>3108</v>
+        <v>3110</v>
       </c>
       <c r="D1303">
         <v>1</v>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="s" s="2">
-        <v>3106</v>
+        <v>3111</v>
       </c>
       <c r="B1304" t="s">
-        <v>3107</v>
+        <v>3112</v>
       </c>
       <c r="C1304" t="s" s="2">
-        <v>3109</v>
+        <v>3113</v>
       </c>
       <c r="D1304">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="s" s="2">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="B1305" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="C1305" t="s" s="2">
-        <v>3112</v>
+        <v>3114</v>
       </c>
       <c r="D1305">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="s" s="2">
-        <v>3110</v>
+        <v>3115</v>
       </c>
       <c r="B1306" t="s">
-        <v>3111</v>
+        <v>3116</v>
       </c>
       <c r="C1306" t="s" s="2">
-        <v>3113</v>
+        <v>3117</v>
       </c>
       <c r="D1306">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="s" s="2">
-        <v>3114</v>
+        <v>3118</v>
       </c>
       <c r="B1307" t="s">
-        <v>3115</v>
+        <v>3119</v>
       </c>
       <c r="C1307" t="s" s="2">
-        <v>3116</v>
+        <v>3120</v>
       </c>
       <c r="D1307">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="s" s="2">
-        <v>3114</v>
+        <v>3121</v>
       </c>
       <c r="B1308" t="s">
-        <v>3115</v>
+        <v>3122</v>
       </c>
       <c r="C1308" t="s" s="2">
-        <v>3117</v>
+        <v>3123</v>
       </c>
       <c r="D1308">
         <v>1</v>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="s" s="2">
-        <v>3118</v>
+        <v>3124</v>
       </c>
       <c r="B1309" t="s">
-        <v>3119</v>
+        <v>3125</v>
       </c>
       <c r="C1309" t="s" s="2">
-        <v>3120</v>
+        <v>3126</v>
       </c>
       <c r="D1309">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1310">
       <c r="A1310" t="s" s="2">
-        <v>3118</v>
+        <v>3127</v>
       </c>
       <c r="B1310" t="s">
-        <v>3119</v>
+        <v>3128</v>
       </c>
       <c r="C1310" t="s" s="2">
-        <v>3121</v>
+        <v>3129</v>
       </c>
       <c r="D1310">
         <v>1</v>
       </c>
     </row>
     <row r="1311">
       <c r="A1311" t="s" s="2">
-        <v>3122</v>
+        <v>3130</v>
       </c>
       <c r="B1311" t="s">
-        <v>3123</v>
+        <v>3131</v>
       </c>
       <c r="C1311" t="s" s="2">
-        <v>3124</v>
+        <v>3132</v>
       </c>
       <c r="D1311">
         <v>1</v>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="s" s="2">
-        <v>3125</v>
+        <v>3133</v>
       </c>
       <c r="B1312" t="s">
-        <v>3126</v>
+        <v>3134</v>
       </c>
       <c r="C1312" t="s" s="2">
-        <v>3127</v>
+        <v>3135</v>
       </c>
       <c r="D1312">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="s" s="2">
-        <v>3128</v>
+        <v>3133</v>
       </c>
       <c r="B1313" t="s">
-        <v>3129</v>
+        <v>3134</v>
       </c>
       <c r="C1313" t="s" s="2">
-        <v>3130</v>
+        <v>3136</v>
       </c>
       <c r="D1313">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="s" s="2">
-        <v>3128</v>
+        <v>3137</v>
       </c>
       <c r="B1314" t="s">
-        <v>3129</v>
+        <v>3138</v>
       </c>
       <c r="C1314" t="s" s="2">
-        <v>3131</v>
+        <v>3139</v>
       </c>
       <c r="D1314">
         <v>1</v>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="s" s="2">
-        <v>3132</v>
+        <v>3137</v>
       </c>
       <c r="B1315" t="s">
-        <v>3133</v>
+        <v>3138</v>
       </c>
       <c r="C1315" t="s" s="2">
-        <v>3134</v>
+        <v>3140</v>
       </c>
       <c r="D1315">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="s" s="2">
-        <v>3135</v>
+        <v>3141</v>
       </c>
       <c r="B1316" t="s">
-        <v>3136</v>
+        <v>3142</v>
       </c>
       <c r="C1316" t="s" s="2">
-        <v>3137</v>
+        <v>3143</v>
       </c>
       <c r="D1316">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="s" s="2">
-        <v>3135</v>
+        <v>3141</v>
       </c>
       <c r="B1317" t="s">
-        <v>3136</v>
+        <v>3142</v>
       </c>
       <c r="C1317" t="s" s="2">
-        <v>3138</v>
+        <v>3144</v>
       </c>
       <c r="D1317">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="s" s="2">
-        <v>3139</v>
+        <v>3145</v>
       </c>
       <c r="B1318" t="s">
-        <v>3140</v>
+        <v>3146</v>
       </c>
       <c r="C1318" t="s" s="2">
-        <v>3141</v>
+        <v>3147</v>
       </c>
       <c r="D1318">
         <v>1</v>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="s" s="2">
-        <v>3142</v>
+        <v>3145</v>
       </c>
       <c r="B1319" t="s">
-        <v>3143</v>
+        <v>3146</v>
       </c>
       <c r="C1319" t="s" s="2">
-        <v>3144</v>
+        <v>3148</v>
       </c>
       <c r="D1319">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1320">
       <c r="A1320" t="s" s="2">
-        <v>3145</v>
+        <v>3149</v>
       </c>
       <c r="B1320" t="s">
-        <v>3146</v>
+        <v>3150</v>
       </c>
       <c r="C1320" t="s" s="2">
-        <v>3147</v>
+        <v>3151</v>
       </c>
       <c r="D1320">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1321">
       <c r="A1321" t="s" s="2">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="B1321" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="C1321" t="s" s="2">
-        <v>3150</v>
+        <v>3152</v>
       </c>
       <c r="D1321">
         <v>1</v>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="s" s="2">
-        <v>3151</v>
+        <v>3153</v>
       </c>
       <c r="B1322" t="s">
-        <v>3152</v>
+        <v>3154</v>
       </c>
       <c r="C1322" t="s" s="2">
-        <v>3153</v>
+        <v>3155</v>
       </c>
       <c r="D1322">
         <v>1</v>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="s" s="2">
-        <v>3154</v>
+        <v>3156</v>
       </c>
       <c r="B1323" t="s">
-        <v>3155</v>
+        <v>3157</v>
       </c>
       <c r="C1323" t="s" s="2">
-        <v>3156</v>
+        <v>3158</v>
       </c>
       <c r="D1323">
         <v>1</v>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="s" s="2">
-        <v>3157</v>
+        <v>3159</v>
       </c>
       <c r="B1324" t="s">
-        <v>3158</v>
+        <v>3160</v>
       </c>
       <c r="C1324" t="s" s="2">
-        <v>3159</v>
+        <v>3161</v>
       </c>
       <c r="D1324">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="s" s="2">
-        <v>3157</v>
+        <v>3162</v>
       </c>
       <c r="B1325" t="s">
-        <v>3158</v>
+        <v>3163</v>
       </c>
       <c r="C1325" t="s" s="2">
-        <v>3160</v>
+        <v>3164</v>
       </c>
       <c r="D1325">
         <v>1</v>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="s" s="2">
-        <v>3161</v>
+        <v>3165</v>
       </c>
       <c r="B1326" t="s">
-        <v>3162</v>
+        <v>3166</v>
       </c>
       <c r="C1326" t="s" s="2">
-        <v>3163</v>
+        <v>3167</v>
       </c>
       <c r="D1326">
         <v>1</v>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="s" s="2">
-        <v>3161</v>
+        <v>3168</v>
       </c>
       <c r="B1327" t="s">
-        <v>3162</v>
+        <v>3169</v>
       </c>
       <c r="C1327" t="s" s="2">
-        <v>3164</v>
+        <v>3170</v>
       </c>
       <c r="D1327">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="s" s="2">
-        <v>3165</v>
+        <v>3171</v>
       </c>
       <c r="B1328" t="s">
-        <v>3166</v>
+        <v>3172</v>
       </c>
       <c r="C1328" t="s" s="2">
-        <v>3167</v>
+        <v>3173</v>
       </c>
       <c r="D1328">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="s" s="2">
-        <v>3165</v>
+        <v>3174</v>
       </c>
       <c r="B1329" t="s">
-        <v>3166</v>
+        <v>3175</v>
       </c>
       <c r="C1329" t="s" s="2">
-        <v>3168</v>
+        <v>3176</v>
       </c>
       <c r="D1329">
         <v>1</v>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="s" s="2">
-        <v>3169</v>
+        <v>3174</v>
       </c>
       <c r="B1330" t="s">
-        <v>3170</v>
+        <v>3175</v>
       </c>
       <c r="C1330" t="s" s="2">
-        <v>3171</v>
+        <v>3177</v>
       </c>
       <c r="D1330">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="s" s="2">
-        <v>3169</v>
+        <v>3178</v>
       </c>
       <c r="B1331" t="s">
-        <v>3170</v>
+        <v>3179</v>
       </c>
       <c r="C1331" t="s" s="2">
-        <v>3172</v>
+        <v>3180</v>
       </c>
       <c r="D1331">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="s" s="2">
-        <v>3173</v>
+        <v>3178</v>
       </c>
       <c r="B1332" t="s">
-        <v>3174</v>
+        <v>3179</v>
       </c>
       <c r="C1332" t="s" s="2">
-        <v>3175</v>
+        <v>3181</v>
       </c>
       <c r="D1332">
         <v>5</v>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="s" s="2">
-        <v>3173</v>
+        <v>3182</v>
       </c>
       <c r="B1333" t="s">
-        <v>3174</v>
+        <v>3183</v>
       </c>
       <c r="C1333" t="s" s="2">
-        <v>3176</v>
+        <v>3184</v>
       </c>
       <c r="D1333">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="s" s="2">
-        <v>3177</v>
+        <v>3182</v>
       </c>
       <c r="B1334" t="s">
-        <v>3178</v>
+        <v>3183</v>
       </c>
       <c r="C1334" t="s" s="2">
-        <v>3179</v>
+        <v>3185</v>
       </c>
       <c r="D1334">
         <v>1</v>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="s" s="2">
-        <v>3180</v>
+        <v>3186</v>
       </c>
       <c r="B1335" t="s">
-        <v>3181</v>
+        <v>3187</v>
       </c>
       <c r="C1335" t="s" s="2">
-        <v>3182</v>
+        <v>3188</v>
       </c>
       <c r="D1335">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="s" s="2">
-        <v>3183</v>
+        <v>3186</v>
       </c>
       <c r="B1336" t="s">
-        <v>3184</v>
+        <v>3187</v>
       </c>
       <c r="C1336" t="s" s="2">
-        <v>3185</v>
+        <v>3189</v>
       </c>
       <c r="D1336">
         <v>1</v>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="s" s="2">
-        <v>3186</v>
+        <v>3190</v>
       </c>
       <c r="B1337" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="C1337" t="s" s="2">
-        <v>3188</v>
+        <v>3192</v>
       </c>
       <c r="D1337">
         <v>1</v>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="s" s="2">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="B1338" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="C1338" t="s" s="2">
-        <v>3191</v>
+        <v>3193</v>
       </c>
       <c r="D1338">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="s" s="2">
-        <v>3192</v>
+        <v>3194</v>
       </c>
       <c r="B1339" t="s">
-        <v>3193</v>
+        <v>3195</v>
       </c>
       <c r="C1339" t="s" s="2">
-        <v>3194</v>
+        <v>3196</v>
       </c>
       <c r="D1339">
         <v>1</v>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="s" s="2">
-        <v>3195</v>
+        <v>3197</v>
       </c>
       <c r="B1340" t="s">
-        <v>3196</v>
+        <v>3198</v>
       </c>
       <c r="C1340" t="s" s="2">
-        <v>3197</v>
+        <v>3199</v>
       </c>
       <c r="D1340">
         <v>1</v>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="s" s="2">
-        <v>3198</v>
+        <v>3200</v>
       </c>
       <c r="B1341" t="s">
-        <v>3199</v>
+        <v>3201</v>
       </c>
       <c r="C1341" t="s" s="2">
-        <v>3200</v>
+        <v>3202</v>
       </c>
       <c r="D1341">
         <v>1</v>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="s" s="2">
-        <v>3198</v>
+        <v>3203</v>
       </c>
       <c r="B1342" t="s">
-        <v>3199</v>
+        <v>3204</v>
       </c>
       <c r="C1342" t="s" s="2">
-        <v>3201</v>
+        <v>3205</v>
       </c>
       <c r="D1342">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="s" s="2">
-        <v>3202</v>
+        <v>3206</v>
       </c>
       <c r="B1343" t="s">
-        <v>3203</v>
+        <v>3207</v>
       </c>
       <c r="C1343" t="s" s="2">
-        <v>3204</v>
+        <v>3208</v>
       </c>
       <c r="D1343">
         <v>1</v>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="s" s="2">
-        <v>3202</v>
+        <v>3209</v>
       </c>
       <c r="B1344" t="s">
-        <v>3203</v>
+        <v>3210</v>
       </c>
       <c r="C1344" t="s" s="2">
-        <v>3205</v>
+        <v>3211</v>
       </c>
       <c r="D1344">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="s" s="2">
-        <v>3206</v>
+        <v>3212</v>
       </c>
       <c r="B1345" t="s">
-        <v>3207</v>
+        <v>3213</v>
       </c>
       <c r="C1345" t="s" s="2">
-        <v>3208</v>
+        <v>3214</v>
       </c>
       <c r="D1345">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="s" s="2">
-        <v>3206</v>
+        <v>3215</v>
       </c>
       <c r="B1346" t="s">
-        <v>3207</v>
+        <v>3216</v>
       </c>
       <c r="C1346" t="s" s="2">
-        <v>3209</v>
+        <v>3217</v>
       </c>
       <c r="D1346">
         <v>1</v>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="s" s="2">
-        <v>3210</v>
+        <v>3218</v>
       </c>
       <c r="B1347" t="s">
-        <v>3211</v>
+        <v>3219</v>
       </c>
       <c r="C1347" t="s" s="2">
-        <v>3212</v>
+        <v>3220</v>
       </c>
       <c r="D1347">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="s" s="2">
-        <v>3210</v>
+        <v>3221</v>
       </c>
       <c r="B1348" t="s">
-        <v>3211</v>
+        <v>3222</v>
       </c>
       <c r="C1348" t="s" s="2">
-        <v>3213</v>
+        <v>3223</v>
       </c>
       <c r="D1348">
         <v>1</v>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="s" s="2">
-        <v>3214</v>
+        <v>3224</v>
       </c>
       <c r="B1349" t="s">
-        <v>3215</v>
+        <v>3225</v>
       </c>
       <c r="C1349" t="s" s="2">
-        <v>3216</v>
+        <v>3226</v>
       </c>
       <c r="D1349">
         <v>1</v>
       </c>
     </row>
     <row r="1350">
       <c r="A1350" t="s" s="2">
-        <v>3214</v>
+        <v>3227</v>
       </c>
       <c r="B1350" t="s">
-        <v>3215</v>
+        <v>3228</v>
       </c>
       <c r="C1350" t="s" s="2">
-        <v>3217</v>
+        <v>3229</v>
       </c>
       <c r="D1350">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1351">
       <c r="A1351" t="s" s="2">
-        <v>3218</v>
+        <v>3230</v>
       </c>
       <c r="B1351" t="s">
-        <v>3219</v>
+        <v>3231</v>
       </c>
       <c r="C1351" t="s" s="2">
-        <v>3220</v>
+        <v>3232</v>
       </c>
       <c r="D1351">
         <v>1</v>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="s" s="2">
-        <v>3221</v>
+        <v>3233</v>
       </c>
       <c r="B1352" t="s">
-        <v>3222</v>
+        <v>3234</v>
       </c>
       <c r="C1352" t="s" s="2">
-        <v>3223</v>
+        <v>3235</v>
       </c>
       <c r="D1352">
         <v>1</v>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="s" s="2">
-        <v>3224</v>
+        <v>3236</v>
       </c>
       <c r="B1353" t="s">
-        <v>3225</v>
+        <v>3237</v>
       </c>
       <c r="C1353" t="s" s="2">
-        <v>3226</v>
+        <v>3238</v>
       </c>
       <c r="D1353">
         <v>1</v>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="s" s="2">
-        <v>3227</v>
+        <v>3239</v>
       </c>
       <c r="B1354" t="s">
-        <v>3228</v>
+        <v>3240</v>
       </c>
       <c r="C1354" t="s" s="2">
-        <v>3229</v>
+        <v>3241</v>
       </c>
       <c r="D1354">
         <v>1</v>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="s" s="2">
-        <v>3230</v>
+        <v>3242</v>
       </c>
       <c r="B1355" t="s">
-        <v>3231</v>
+        <v>3243</v>
       </c>
       <c r="C1355" t="s" s="2">
-        <v>3232</v>
+        <v>3244</v>
       </c>
       <c r="D1355">
         <v>1</v>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="s" s="2">
-        <v>3233</v>
+        <v>3245</v>
       </c>
       <c r="B1356" t="s">
-        <v>3234</v>
+        <v>3246</v>
       </c>
       <c r="C1356" t="s" s="2">
-        <v>3235</v>
+        <v>3247</v>
       </c>
       <c r="D1356">
         <v>1</v>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="s" s="2">
-        <v>3236</v>
+        <v>3248</v>
       </c>
       <c r="B1357" t="s">
-        <v>3237</v>
+        <v>3249</v>
       </c>
       <c r="C1357" t="s" s="2">
-        <v>3238</v>
+        <v>3250</v>
       </c>
       <c r="D1357">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="s" s="2">
-        <v>3239</v>
+        <v>3248</v>
       </c>
       <c r="B1358" t="s">
-        <v>3240</v>
+        <v>3249</v>
       </c>
       <c r="C1358" t="s" s="2">
-        <v>3241</v>
+        <v>3251</v>
       </c>
       <c r="D1358">
         <v>1</v>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="s" s="2">
-        <v>3242</v>
+        <v>3252</v>
       </c>
       <c r="B1359" t="s">
-        <v>3243</v>
+        <v>3253</v>
       </c>
       <c r="C1359" t="s" s="2">
-        <v>3244</v>
+        <v>3254</v>
       </c>
       <c r="D1359">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1360">
       <c r="A1360" t="s" s="2">
-        <v>3245</v>
+        <v>3252</v>
       </c>
       <c r="B1360" t="s">
-        <v>3246</v>
+        <v>3253</v>
       </c>
       <c r="C1360" t="s" s="2">
-        <v>3247</v>
+        <v>3255</v>
       </c>
       <c r="D1360">
         <v>1</v>
       </c>
     </row>
     <row r="1361">
       <c r="A1361" t="s" s="2">
-        <v>3248</v>
+        <v>3256</v>
       </c>
       <c r="B1361" t="s">
-        <v>3249</v>
+        <v>3257</v>
       </c>
       <c r="C1361" t="s" s="2">
-        <v>3250</v>
+        <v>3258</v>
       </c>
       <c r="D1361">
         <v>1</v>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="s" s="2">
-        <v>3251</v>
+        <v>3256</v>
       </c>
       <c r="B1362" t="s">
-        <v>3252</v>
+        <v>3257</v>
       </c>
       <c r="C1362" t="s" s="2">
-        <v>3253</v>
+        <v>3259</v>
       </c>
       <c r="D1362">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="s" s="2">
-        <v>3254</v>
+        <v>3260</v>
       </c>
       <c r="B1363" t="s">
-        <v>3255</v>
+        <v>3261</v>
       </c>
       <c r="C1363" t="s" s="2">
-        <v>3256</v>
+        <v>3262</v>
       </c>
       <c r="D1363">
         <v>1</v>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="s" s="2">
-        <v>3257</v>
+        <v>3260</v>
       </c>
       <c r="B1364" t="s">
-        <v>3258</v>
+        <v>3261</v>
       </c>
       <c r="C1364" t="s" s="2">
-        <v>3259</v>
+        <v>3263</v>
       </c>
       <c r="D1364">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="s" s="2">
-        <v>3260</v>
+        <v>3264</v>
       </c>
       <c r="B1365" t="s">
-        <v>3261</v>
+        <v>3265</v>
       </c>
       <c r="C1365" t="s" s="2">
-        <v>3262</v>
+        <v>3266</v>
       </c>
       <c r="D1365">
         <v>1</v>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="s" s="2">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="B1366" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="C1366" t="s" s="2">
-        <v>3265</v>
+        <v>3267</v>
       </c>
       <c r="D1366">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="s" s="2">
-        <v>3266</v>
+        <v>3268</v>
       </c>
       <c r="B1367" t="s">
-        <v>3267</v>
+        <v>3269</v>
       </c>
       <c r="C1367" t="s" s="2">
-        <v>3268</v>
+        <v>3270</v>
       </c>
       <c r="D1367">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="s" s="2">
+        <v>3268</v>
+      </c>
+      <c r="B1368" t="s">
         <v>3269</v>
-      </c>
-[...1 lines deleted...]
-        <v>3270</v>
       </c>
       <c r="C1368" t="s" s="2">
         <v>3271</v>
       </c>
       <c r="D1368">
         <v>1</v>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="s" s="2">
         <v>3272</v>
       </c>
       <c r="B1369" t="s">
         <v>3273</v>
       </c>
       <c r="C1369" t="s" s="2">
         <v>3274</v>
       </c>
       <c r="D1369">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1370">
       <c r="A1370" t="s" s="2">
-        <v>3272</v>
+        <v>3275</v>
       </c>
       <c r="B1370" t="s">
-        <v>3273</v>
+        <v>3276</v>
       </c>
       <c r="C1370" t="s" s="2">
-        <v>3275</v>
+        <v>3277</v>
       </c>
       <c r="D1370">
         <v>1</v>
       </c>
     </row>
     <row r="1371">
       <c r="A1371" t="s" s="2">
-        <v>3276</v>
+        <v>3278</v>
       </c>
       <c r="B1371" t="s">
-        <v>3277</v>
+        <v>3279</v>
       </c>
       <c r="C1371" t="s" s="2">
-        <v>3278</v>
+        <v>3280</v>
       </c>
       <c r="D1371">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="s" s="2">
-        <v>3276</v>
+        <v>3281</v>
       </c>
       <c r="B1372" t="s">
-        <v>3277</v>
+        <v>3282</v>
       </c>
       <c r="C1372" t="s" s="2">
-        <v>3279</v>
+        <v>3283</v>
       </c>
       <c r="D1372">
         <v>1</v>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="s" s="2">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="B1373" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="C1373" t="s" s="2">
-        <v>3282</v>
+        <v>3284</v>
       </c>
       <c r="D1373">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="s" s="2">
-        <v>3280</v>
+        <v>3285</v>
       </c>
       <c r="B1374" t="s">
-        <v>3281</v>
+        <v>3286</v>
       </c>
       <c r="C1374" t="s" s="2">
-        <v>3283</v>
+        <v>3287</v>
       </c>
       <c r="D1374">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="s" s="2">
-        <v>3284</v>
+        <v>3288</v>
       </c>
       <c r="B1375" t="s">
-        <v>3285</v>
+        <v>3289</v>
       </c>
       <c r="C1375" t="s" s="2">
-        <v>3286</v>
+        <v>3290</v>
       </c>
       <c r="D1375">
         <v>1</v>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="s" s="2">
-        <v>3284</v>
+        <v>3291</v>
       </c>
       <c r="B1376" t="s">
-        <v>3285</v>
+        <v>3292</v>
       </c>
       <c r="C1376" t="s" s="2">
-        <v>3287</v>
+        <v>3293</v>
       </c>
       <c r="D1376">
         <v>5</v>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="s" s="2">
-        <v>3288</v>
+        <v>3291</v>
       </c>
       <c r="B1377" t="s">
-        <v>3289</v>
+        <v>3292</v>
       </c>
       <c r="C1377" t="s" s="2">
-        <v>3290</v>
+        <v>3294</v>
       </c>
       <c r="D1377">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="s" s="2">
-        <v>3288</v>
+        <v>3295</v>
       </c>
       <c r="B1378" t="s">
-        <v>3289</v>
+        <v>3296</v>
       </c>
       <c r="C1378" t="s" s="2">
-        <v>3291</v>
+        <v>3297</v>
       </c>
       <c r="D1378">
         <v>1</v>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="s" s="2">
-        <v>3292</v>
+        <v>3295</v>
       </c>
       <c r="B1379" t="s">
-        <v>3293</v>
+        <v>3296</v>
       </c>
       <c r="C1379" t="s" s="2">
-        <v>3294</v>
+        <v>3298</v>
       </c>
       <c r="D1379">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1380">
       <c r="A1380" t="s" s="2">
-        <v>3292</v>
+        <v>3299</v>
       </c>
       <c r="B1380" t="s">
-        <v>3293</v>
+        <v>3300</v>
       </c>
       <c r="C1380" t="s" s="2">
-        <v>3295</v>
+        <v>3301</v>
       </c>
       <c r="D1380">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1381">
       <c r="A1381" t="s" s="2">
-        <v>3296</v>
+        <v>3302</v>
       </c>
       <c r="B1381" t="s">
-        <v>3297</v>
+        <v>3303</v>
       </c>
       <c r="C1381" t="s" s="2">
-        <v>3298</v>
+        <v>3304</v>
       </c>
       <c r="D1381">
         <v>1</v>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="s" s="2">
-        <v>3299</v>
+        <v>3305</v>
       </c>
       <c r="B1382" t="s">
-        <v>3300</v>
+        <v>3306</v>
       </c>
       <c r="C1382" t="s" s="2">
-        <v>3301</v>
+        <v>3307</v>
       </c>
       <c r="D1382">
         <v>1</v>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="s" s="2">
-        <v>3302</v>
+        <v>3305</v>
       </c>
       <c r="B1383" t="s">
-        <v>3303</v>
+        <v>3306</v>
       </c>
       <c r="C1383" t="s" s="2">
-        <v>3304</v>
+        <v>3308</v>
       </c>
       <c r="D1383">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="s" s="2">
-        <v>3305</v>
+        <v>3309</v>
       </c>
       <c r="B1384" t="s">
-        <v>3306</v>
+        <v>3310</v>
       </c>
       <c r="C1384" t="s" s="2">
-        <v>3307</v>
+        <v>3311</v>
       </c>
       <c r="D1384">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="s" s="2">
-        <v>3305</v>
+        <v>3309</v>
       </c>
       <c r="B1385" t="s">
-        <v>3306</v>
+        <v>3310</v>
       </c>
       <c r="C1385" t="s" s="2">
-        <v>3308</v>
+        <v>3312</v>
       </c>
       <c r="D1385">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="s" s="2">
-        <v>3309</v>
+        <v>3313</v>
       </c>
       <c r="B1386" t="s">
-        <v>3310</v>
+        <v>3314</v>
       </c>
       <c r="C1386" t="s" s="2">
-        <v>3311</v>
+        <v>3315</v>
       </c>
       <c r="D1386">
         <v>1</v>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="s" s="2">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="B1387" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="C1387" t="s" s="2">
-        <v>3314</v>
+        <v>3316</v>
       </c>
       <c r="D1387">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="s" s="2">
-        <v>3315</v>
+        <v>3317</v>
       </c>
       <c r="B1388" t="s">
-        <v>3316</v>
+        <v>3318</v>
       </c>
       <c r="C1388" t="s" s="2">
-        <v>3317</v>
+        <v>3319</v>
       </c>
       <c r="D1388">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="s" s="2">
-        <v>3315</v>
+        <v>3317</v>
       </c>
       <c r="B1389" t="s">
-        <v>3316</v>
+        <v>3318</v>
       </c>
       <c r="C1389" t="s" s="2">
-        <v>3318</v>
+        <v>3320</v>
       </c>
       <c r="D1389">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1390">
       <c r="A1390" t="s" s="2">
-        <v>3319</v>
+        <v>3321</v>
       </c>
       <c r="B1390" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="C1390" t="s" s="2">
-        <v>3321</v>
+        <v>3323</v>
       </c>
       <c r="D1390">
         <v>1</v>
       </c>
     </row>
     <row r="1391">
       <c r="A1391" t="s" s="2">
-        <v>3319</v>
+        <v>3321</v>
       </c>
       <c r="B1391" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
       <c r="C1391" t="s" s="2">
-        <v>3322</v>
+        <v>3324</v>
       </c>
       <c r="D1391">
         <v>5</v>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="s" s="2">
-        <v>3323</v>
+        <v>3325</v>
       </c>
       <c r="B1392" t="s">
-        <v>3324</v>
+        <v>3326</v>
       </c>
       <c r="C1392" t="s" s="2">
-        <v>3325</v>
+        <v>3327</v>
       </c>
       <c r="D1392">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="s" s="2">
+        <v>3325</v>
+      </c>
+      <c r="B1393" t="s">
         <v>3326</v>
-      </c>
-[...1 lines deleted...]
-        <v>3327</v>
       </c>
       <c r="C1393" t="s" s="2">
         <v>3328</v>
       </c>
       <c r="D1393">
         <v>1</v>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="s" s="2">
         <v>3329</v>
       </c>
       <c r="B1394" t="s">
         <v>3330</v>
       </c>
       <c r="C1394" t="s" s="2">
         <v>3331</v>
       </c>
       <c r="D1394">
         <v>1</v>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="s" s="2">
         <v>3329</v>
       </c>
       <c r="B1395" t="s">
         <v>3330</v>
       </c>
       <c r="C1395" t="s" s="2">
         <v>3332</v>
       </c>
       <c r="D1395">
         <v>5</v>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="s" s="2">
         <v>3333</v>
       </c>
       <c r="B1396" t="s">
         <v>3334</v>
       </c>
       <c r="C1396" t="s" s="2">
         <v>3335</v>
       </c>
       <c r="D1396">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="s" s="2">
         <v>3333</v>
       </c>
       <c r="B1397" t="s">
         <v>3334</v>
       </c>
       <c r="C1397" t="s" s="2">
         <v>3336</v>
       </c>
       <c r="D1397">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="s" s="2">
         <v>3337</v>
       </c>
       <c r="B1398" t="s">
         <v>3338</v>
       </c>
       <c r="C1398" t="s" s="2">
         <v>3339</v>
       </c>
       <c r="D1398">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="s" s="2">
         <v>3337</v>
       </c>
       <c r="B1399" t="s">
         <v>3338</v>
       </c>
       <c r="C1399" t="s" s="2">
         <v>3340</v>
       </c>
       <c r="D1399">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1400">
       <c r="A1400" t="s" s="2">
         <v>3341</v>
       </c>
       <c r="B1400" t="s">
         <v>3342</v>
       </c>
       <c r="C1400" t="s" s="2">
         <v>3343</v>
       </c>
       <c r="D1400">
         <v>1</v>
       </c>
     </row>
     <row r="1401">
       <c r="A1401" t="s" s="2">
         <v>3341</v>
       </c>
       <c r="B1401" t="s">
         <v>3342</v>
       </c>
       <c r="C1401" t="s" s="2">
         <v>3344</v>
       </c>
       <c r="D1401">
         <v>5</v>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="s" s="2">
         <v>3345</v>
       </c>
       <c r="B1402" t="s">
         <v>3346</v>
       </c>
       <c r="C1402" t="s" s="2">
         <v>3347</v>
       </c>
       <c r="D1402">
         <v>1</v>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="s" s="2">
-        <v>3345</v>
+        <v>3348</v>
       </c>
       <c r="B1403" t="s">
-        <v>3346</v>
+        <v>3349</v>
       </c>
       <c r="C1403" t="s" s="2">
-        <v>3348</v>
+        <v>3350</v>
       </c>
       <c r="D1403">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="s" s="2">
-        <v>3349</v>
+        <v>3351</v>
       </c>
       <c r="B1404" t="s">
-        <v>3350</v>
+        <v>3352</v>
       </c>
       <c r="C1404" t="s" s="2">
-        <v>3351</v>
+        <v>3353</v>
       </c>
       <c r="D1404">
         <v>5</v>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="s" s="2">
-        <v>3349</v>
+        <v>3351</v>
       </c>
       <c r="B1405" t="s">
-        <v>3350</v>
+        <v>3352</v>
       </c>
       <c r="C1405" t="s" s="2">
-        <v>3352</v>
+        <v>3354</v>
       </c>
       <c r="D1405">
         <v>1</v>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="s" s="2">
-        <v>3353</v>
+        <v>3355</v>
       </c>
       <c r="B1406" t="s">
-        <v>3354</v>
+        <v>3356</v>
       </c>
       <c r="C1406" t="s" s="2">
-        <v>3355</v>
+        <v>3357</v>
       </c>
       <c r="D1406">
         <v>1</v>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="s" s="2">
-        <v>3353</v>
+        <v>3358</v>
       </c>
       <c r="B1407" t="s">
-        <v>3354</v>
+        <v>3359</v>
       </c>
       <c r="C1407" t="s" s="2">
-        <v>3356</v>
+        <v>3360</v>
       </c>
       <c r="D1407">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="s" s="2">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="B1408" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="C1408" t="s" s="2">
-        <v>3359</v>
+        <v>3361</v>
       </c>
       <c r="D1408">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="s" s="2">
-        <v>3357</v>
+        <v>3362</v>
       </c>
       <c r="B1409" t="s">
-        <v>3358</v>
+        <v>3363</v>
       </c>
       <c r="C1409" t="s" s="2">
-        <v>3360</v>
+        <v>3364</v>
       </c>
       <c r="D1409">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1410">
       <c r="A1410" t="s" s="2">
-        <v>3361</v>
+        <v>3365</v>
       </c>
       <c r="B1410" t="s">
-        <v>3362</v>
+        <v>3366</v>
       </c>
       <c r="C1410" t="s" s="2">
-        <v>3363</v>
+        <v>3367</v>
       </c>
       <c r="D1410">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1411">
       <c r="A1411" t="s" s="2">
-        <v>3361</v>
+        <v>3368</v>
       </c>
       <c r="B1411" t="s">
-        <v>3362</v>
+        <v>3369</v>
       </c>
       <c r="C1411" t="s" s="2">
-        <v>3364</v>
+        <v>3370</v>
       </c>
       <c r="D1411">
         <v>1</v>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="s" s="2">
-        <v>3365</v>
+        <v>3371</v>
       </c>
       <c r="B1412" t="s">
-        <v>3366</v>
+        <v>3372</v>
       </c>
       <c r="C1412" t="s" s="2">
-        <v>3367</v>
+        <v>3373</v>
       </c>
       <c r="D1412">
         <v>1</v>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="s" s="2">
-        <v>3365</v>
+        <v>3374</v>
       </c>
       <c r="B1413" t="s">
-        <v>3366</v>
+        <v>3375</v>
       </c>
       <c r="C1413" t="s" s="2">
-        <v>3368</v>
+        <v>3376</v>
       </c>
       <c r="D1413">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="s" s="2">
-        <v>3369</v>
+        <v>3377</v>
       </c>
       <c r="B1414" t="s">
-        <v>3370</v>
+        <v>3378</v>
       </c>
       <c r="C1414" t="s" s="2">
-        <v>3371</v>
+        <v>3379</v>
       </c>
       <c r="D1414">
         <v>1</v>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="s" s="2">
-        <v>3372</v>
+        <v>3380</v>
       </c>
       <c r="B1415" t="s">
-        <v>3373</v>
+        <v>3381</v>
       </c>
       <c r="C1415" t="s" s="2">
-        <v>3374</v>
+        <v>3382</v>
       </c>
       <c r="D1415">
         <v>1</v>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="s" s="2">
-        <v>3375</v>
+        <v>3380</v>
       </c>
       <c r="B1416" t="s">
-        <v>3376</v>
+        <v>3381</v>
       </c>
       <c r="C1416" t="s" s="2">
-        <v>3377</v>
+        <v>3383</v>
       </c>
       <c r="D1416">
         <v>5</v>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="s" s="2">
-        <v>3375</v>
+        <v>3384</v>
       </c>
       <c r="B1417" t="s">
-        <v>3376</v>
+        <v>3385</v>
       </c>
       <c r="C1417" t="s" s="2">
-        <v>3378</v>
+        <v>3386</v>
       </c>
       <c r="D1417">
         <v>1</v>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="s" s="2">
-        <v>3379</v>
+        <v>3384</v>
       </c>
       <c r="B1418" t="s">
-        <v>3380</v>
+        <v>3385</v>
       </c>
       <c r="C1418" t="s" s="2">
-        <v>3381</v>
+        <v>3387</v>
       </c>
       <c r="D1418">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="s" s="2">
-        <v>3382</v>
+        <v>3388</v>
       </c>
       <c r="B1419" t="s">
-        <v>3383</v>
+        <v>3389</v>
       </c>
       <c r="C1419" t="s" s="2">
-        <v>3384</v>
+        <v>3390</v>
       </c>
       <c r="D1419">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1420">
       <c r="A1420" t="s" s="2">
-        <v>3382</v>
+        <v>3388</v>
       </c>
       <c r="B1420" t="s">
-        <v>3383</v>
+        <v>3389</v>
       </c>
       <c r="C1420" t="s" s="2">
-        <v>3385</v>
+        <v>3391</v>
       </c>
       <c r="D1420">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1421">
       <c r="A1421" t="s" s="2">
-        <v>3386</v>
+        <v>3392</v>
       </c>
       <c r="B1421" t="s">
-        <v>3387</v>
+        <v>3393</v>
       </c>
       <c r="C1421" t="s" s="2">
-        <v>3388</v>
+        <v>3394</v>
       </c>
       <c r="D1421">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="s" s="2">
-        <v>3389</v>
+        <v>3392</v>
       </c>
       <c r="B1422" t="s">
-        <v>3390</v>
+        <v>3393</v>
       </c>
       <c r="C1422" t="s" s="2">
-        <v>3391</v>
+        <v>3395</v>
       </c>
       <c r="D1422">
         <v>1</v>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="s" s="2">
-        <v>3392</v>
+        <v>3396</v>
       </c>
       <c r="B1423" t="s">
-        <v>3393</v>
+        <v>3397</v>
       </c>
       <c r="C1423" t="s" s="2">
-        <v>3394</v>
+        <v>3398</v>
       </c>
       <c r="D1423">
         <v>1</v>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="s" s="2">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="B1424" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="C1424" t="s" s="2">
-        <v>3397</v>
+        <v>3399</v>
       </c>
       <c r="D1424">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="s" s="2">
-        <v>3398</v>
+        <v>3400</v>
       </c>
       <c r="B1425" t="s">
-        <v>3399</v>
+        <v>3401</v>
       </c>
       <c r="C1425" t="s" s="2">
-        <v>3400</v>
+        <v>3402</v>
       </c>
       <c r="D1425">
         <v>1</v>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="s" s="2">
-        <v>3401</v>
+        <v>3403</v>
       </c>
       <c r="B1426" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
       <c r="C1426" t="s" s="2">
-        <v>3403</v>
+        <v>3405</v>
       </c>
       <c r="D1426">
         <v>1</v>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="s" s="2">
-        <v>3404</v>
+        <v>3406</v>
       </c>
       <c r="B1427" t="s">
-        <v>3405</v>
+        <v>3407</v>
       </c>
       <c r="C1427" t="s" s="2">
-        <v>3406</v>
+        <v>3408</v>
       </c>
       <c r="D1427">
         <v>1</v>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="s" s="2">
-        <v>3404</v>
+        <v>3409</v>
       </c>
       <c r="B1428" t="s">
-        <v>3405</v>
+        <v>3410</v>
       </c>
       <c r="C1428" t="s" s="2">
-        <v>3407</v>
+        <v>3411</v>
       </c>
       <c r="D1428">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="s" s="2">
-        <v>3408</v>
+        <v>3412</v>
       </c>
       <c r="B1429" t="s">
-        <v>3409</v>
+        <v>3413</v>
       </c>
       <c r="C1429" t="s" s="2">
-        <v>3410</v>
+        <v>3414</v>
       </c>
       <c r="D1429">
         <v>1</v>
       </c>
     </row>
     <row r="1430">
       <c r="A1430" t="s" s="2">
-        <v>3408</v>
+        <v>3415</v>
       </c>
       <c r="B1430" t="s">
-        <v>3409</v>
+        <v>3416</v>
       </c>
       <c r="C1430" t="s" s="2">
-        <v>3411</v>
+        <v>3417</v>
       </c>
       <c r="D1430">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1431">
       <c r="A1431" t="s" s="2">
-        <v>3412</v>
+        <v>3418</v>
       </c>
       <c r="B1431" t="s">
-        <v>3413</v>
+        <v>3419</v>
       </c>
       <c r="C1431" t="s" s="2">
-        <v>3414</v>
+        <v>3420</v>
       </c>
       <c r="D1431">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="s" s="2">
-        <v>3412</v>
+        <v>3421</v>
       </c>
       <c r="B1432" t="s">
-        <v>3413</v>
+        <v>3422</v>
       </c>
       <c r="C1432" t="s" s="2">
-        <v>3415</v>
+        <v>3423</v>
       </c>
       <c r="D1432">
         <v>1</v>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="s" s="2">
-        <v>3416</v>
+        <v>3421</v>
       </c>
       <c r="B1433" t="s">
-        <v>3417</v>
+        <v>3422</v>
       </c>
       <c r="C1433" t="s" s="2">
-        <v>3418</v>
+        <v>3424</v>
       </c>
       <c r="D1433">
         <v>5</v>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="s" s="2">
-        <v>3416</v>
+        <v>3425</v>
       </c>
       <c r="B1434" t="s">
-        <v>3417</v>
+        <v>3426</v>
       </c>
       <c r="C1434" t="s" s="2">
-        <v>3419</v>
+        <v>3427</v>
       </c>
       <c r="D1434">
         <v>1</v>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="s" s="2">
-        <v>3420</v>
+        <v>3425</v>
       </c>
       <c r="B1435" t="s">
-        <v>3421</v>
+        <v>3426</v>
       </c>
       <c r="C1435" t="s" s="2">
-        <v>3422</v>
+        <v>3428</v>
       </c>
       <c r="D1435">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="s" s="2">
-        <v>3420</v>
+        <v>3429</v>
       </c>
       <c r="B1436" t="s">
-        <v>3421</v>
+        <v>3430</v>
       </c>
       <c r="C1436" t="s" s="2">
-        <v>3423</v>
+        <v>3431</v>
       </c>
       <c r="D1436">
         <v>5</v>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="s" s="2">
-        <v>3424</v>
+        <v>3429</v>
       </c>
       <c r="B1437" t="s">
-        <v>3425</v>
+        <v>3430</v>
       </c>
       <c r="C1437" t="s" s="2">
-        <v>3426</v>
+        <v>3432</v>
       </c>
       <c r="D1437">
         <v>1</v>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="s" s="2">
-        <v>3427</v>
+        <v>3433</v>
       </c>
       <c r="B1438" t="s">
-        <v>3428</v>
+        <v>3434</v>
       </c>
       <c r="C1438" t="s" s="2">
-        <v>3429</v>
+        <v>3435</v>
       </c>
       <c r="D1438">
         <v>1</v>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="s" s="2">
-        <v>3430</v>
+        <v>3433</v>
       </c>
       <c r="B1439" t="s">
-        <v>3431</v>
+        <v>3434</v>
       </c>
       <c r="C1439" t="s" s="2">
-        <v>3432</v>
+        <v>3436</v>
       </c>
       <c r="D1439">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1440">
       <c r="A1440" t="s" s="2">
-        <v>3433</v>
+        <v>3437</v>
       </c>
       <c r="B1440" t="s">
-        <v>3434</v>
+        <v>3438</v>
       </c>
       <c r="C1440" t="s" s="2">
-        <v>3435</v>
+        <v>3439</v>
       </c>
       <c r="D1440">
         <v>1</v>
       </c>
     </row>
     <row r="1441">
       <c r="A1441" t="s" s="2">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="B1441" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="C1441" t="s" s="2">
-        <v>3438</v>
+        <v>3440</v>
       </c>
       <c r="D1441">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="s" s="2">
-        <v>3439</v>
+        <v>3441</v>
       </c>
       <c r="B1442" t="s">
-        <v>3440</v>
+        <v>3442</v>
       </c>
       <c r="C1442" t="s" s="2">
-        <v>3441</v>
+        <v>3443</v>
       </c>
       <c r="D1442">
         <v>1</v>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="s" s="2">
-        <v>3442</v>
+        <v>3444</v>
       </c>
       <c r="B1443" t="s">
-        <v>3443</v>
+        <v>3445</v>
       </c>
       <c r="C1443" t="s" s="2">
-        <v>3444</v>
+        <v>3446</v>
       </c>
       <c r="D1443">
         <v>1</v>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="s" s="2">
-        <v>3445</v>
+        <v>3447</v>
       </c>
       <c r="B1444" t="s">
-        <v>3446</v>
+        <v>3448</v>
       </c>
       <c r="C1444" t="s" s="2">
-        <v>3447</v>
+        <v>3449</v>
       </c>
       <c r="D1444">
         <v>1</v>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="s" s="2">
-        <v>3445</v>
+        <v>3450</v>
       </c>
       <c r="B1445" t="s">
-        <v>3446</v>
+        <v>3451</v>
       </c>
       <c r="C1445" t="s" s="2">
-        <v>3448</v>
+        <v>3452</v>
       </c>
       <c r="D1445">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="s" s="2">
-        <v>3449</v>
+        <v>3453</v>
       </c>
       <c r="B1446" t="s">
-        <v>3450</v>
+        <v>3454</v>
       </c>
       <c r="C1446" t="s" s="2">
-        <v>3451</v>
+        <v>3455</v>
       </c>
       <c r="D1446">
         <v>1</v>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="s" s="2">
-        <v>3449</v>
+        <v>3456</v>
       </c>
       <c r="B1447" t="s">
-        <v>3450</v>
+        <v>3457</v>
       </c>
       <c r="C1447" t="s" s="2">
-        <v>3452</v>
+        <v>3458</v>
       </c>
       <c r="D1447">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="s" s="2">
-        <v>3453</v>
+        <v>3459</v>
       </c>
       <c r="B1448" t="s">
-        <v>3454</v>
+        <v>3460</v>
       </c>
       <c r="C1448" t="s" s="2">
-        <v>3455</v>
+        <v>3461</v>
       </c>
       <c r="D1448">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="s" s="2">
-        <v>3453</v>
+        <v>3462</v>
       </c>
       <c r="B1449" t="s">
-        <v>3454</v>
+        <v>3463</v>
       </c>
       <c r="C1449" t="s" s="2">
-        <v>3456</v>
+        <v>3464</v>
       </c>
       <c r="D1449">
         <v>1</v>
       </c>
     </row>
     <row r="1450">
       <c r="A1450" t="s" s="2">
-        <v>3457</v>
+        <v>3465</v>
       </c>
       <c r="B1450" t="s">
-        <v>3458</v>
+        <v>3466</v>
       </c>
       <c r="C1450" t="s" s="2">
-        <v>3459</v>
+        <v>3467</v>
       </c>
       <c r="D1450">
         <v>1</v>
       </c>
     </row>
     <row r="1451">
       <c r="A1451" t="s" s="2">
-        <v>3457</v>
+        <v>3468</v>
       </c>
       <c r="B1451" t="s">
-        <v>3458</v>
+        <v>3469</v>
       </c>
       <c r="C1451" t="s" s="2">
-        <v>3460</v>
+        <v>3470</v>
       </c>
       <c r="D1451">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="s" s="2">
-        <v>3461</v>
+        <v>3471</v>
       </c>
       <c r="B1452" t="s">
-        <v>3462</v>
+        <v>3472</v>
       </c>
       <c r="C1452" t="s" s="2">
-        <v>3463</v>
+        <v>3473</v>
       </c>
       <c r="D1452">
         <v>1</v>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="s" s="2">
-        <v>3461</v>
+        <v>3474</v>
       </c>
       <c r="B1453" t="s">
-        <v>3462</v>
+        <v>3475</v>
       </c>
       <c r="C1453" t="s" s="2">
-        <v>3464</v>
+        <v>3476</v>
       </c>
       <c r="D1453">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="s" s="2">
-        <v>3465</v>
+        <v>3477</v>
       </c>
       <c r="B1454" t="s">
-        <v>3466</v>
+        <v>3478</v>
       </c>
       <c r="C1454" t="s" s="2">
-        <v>3467</v>
+        <v>3479</v>
       </c>
       <c r="D1454">
         <v>1</v>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="s" s="2">
-        <v>3468</v>
+        <v>3480</v>
       </c>
       <c r="B1455" t="s">
-        <v>3469</v>
+        <v>3481</v>
       </c>
       <c r="C1455" t="s" s="2">
-        <v>3470</v>
+        <v>3482</v>
       </c>
       <c r="D1455">
         <v>1</v>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="s" s="2">
-        <v>3471</v>
+        <v>3483</v>
       </c>
       <c r="B1456" t="s">
-        <v>3472</v>
+        <v>3484</v>
       </c>
       <c r="C1456" t="s" s="2">
-        <v>3473</v>
+        <v>3485</v>
       </c>
       <c r="D1456">
         <v>1</v>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="s" s="2">
-        <v>3474</v>
+        <v>3486</v>
       </c>
       <c r="B1457" t="s">
-        <v>3475</v>
+        <v>3487</v>
       </c>
       <c r="C1457" t="s" s="2">
-        <v>3476</v>
+        <v>3488</v>
       </c>
       <c r="D1457">
         <v>1</v>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="s" s="2">
-        <v>3477</v>
+        <v>3489</v>
       </c>
       <c r="B1458" t="s">
-        <v>3478</v>
+        <v>3490</v>
       </c>
       <c r="C1458" t="s" s="2">
-        <v>3479</v>
+        <v>3491</v>
       </c>
       <c r="D1458">
         <v>1</v>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="s" s="2">
-        <v>3480</v>
+        <v>3492</v>
       </c>
       <c r="B1459" t="s">
-        <v>3481</v>
+        <v>3493</v>
       </c>
       <c r="C1459" t="s" s="2">
-        <v>3482</v>
+        <v>3494</v>
       </c>
       <c r="D1459">
         <v>1</v>
       </c>
     </row>
     <row r="1460">
       <c r="A1460" t="s" s="2">
-        <v>3483</v>
+        <v>3492</v>
       </c>
       <c r="B1460" t="s">
-        <v>3484</v>
+        <v>3493</v>
       </c>
       <c r="C1460" t="s" s="2">
-        <v>3485</v>
+        <v>3495</v>
       </c>
       <c r="D1460">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1461">
       <c r="A1461" t="s" s="2">
-        <v>3486</v>
+        <v>3496</v>
       </c>
       <c r="B1461" t="s">
-        <v>3487</v>
+        <v>3497</v>
       </c>
       <c r="C1461" t="s" s="2">
-        <v>3488</v>
+        <v>3498</v>
       </c>
       <c r="D1461">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="s" s="2">
-        <v>3489</v>
+        <v>3496</v>
       </c>
       <c r="B1462" t="s">
-        <v>3490</v>
+        <v>3497</v>
       </c>
       <c r="C1462" t="s" s="2">
-        <v>3491</v>
+        <v>3499</v>
       </c>
       <c r="D1462">
         <v>1</v>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="s" s="2">
-        <v>3492</v>
+        <v>3500</v>
       </c>
       <c r="B1463" t="s">
-        <v>3493</v>
+        <v>3501</v>
       </c>
       <c r="C1463" t="s" s="2">
-        <v>3494</v>
+        <v>3502</v>
       </c>
       <c r="D1463">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="s" s="2">
-        <v>3495</v>
+        <v>3500</v>
       </c>
       <c r="B1464" t="s">
-        <v>3496</v>
+        <v>3501</v>
       </c>
       <c r="C1464" t="s" s="2">
-        <v>3497</v>
+        <v>3503</v>
       </c>
       <c r="D1464">
         <v>1</v>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="s" s="2">
-        <v>3498</v>
+        <v>3504</v>
       </c>
       <c r="B1465" t="s">
-        <v>3499</v>
+        <v>3505</v>
       </c>
       <c r="C1465" t="s" s="2">
-        <v>3500</v>
+        <v>3506</v>
       </c>
       <c r="D1465">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="s" s="2">
-        <v>3501</v>
+        <v>3504</v>
       </c>
       <c r="B1466" t="s">
-        <v>3502</v>
+        <v>3505</v>
       </c>
       <c r="C1466" t="s" s="2">
-        <v>3503</v>
+        <v>3507</v>
       </c>
       <c r="D1466">
         <v>1</v>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="s" s="2">
-        <v>3504</v>
+        <v>3508</v>
       </c>
       <c r="B1467" t="s">
-        <v>3505</v>
+        <v>3509</v>
       </c>
       <c r="C1467" t="s" s="2">
-        <v>3506</v>
+        <v>3510</v>
       </c>
       <c r="D1467">
         <v>1</v>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="s" s="2">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="B1468" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="C1468" t="s" s="2">
-        <v>3509</v>
+        <v>3511</v>
       </c>
       <c r="D1468">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="s" s="2">
-        <v>3510</v>
+        <v>3512</v>
       </c>
       <c r="B1469" t="s">
-        <v>3511</v>
+        <v>3513</v>
       </c>
       <c r="C1469" t="s" s="2">
-        <v>3512</v>
+        <v>3514</v>
       </c>
       <c r="D1469">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="s" s="2">
+        <v>3512</v>
+      </c>
+      <c r="B1470" t="s">
         <v>3513</v>
-      </c>
-[...1 lines deleted...]
-        <v>3514</v>
       </c>
       <c r="C1470" t="s" s="2">
         <v>3515</v>
       </c>
       <c r="D1470">
         <v>1</v>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="s" s="2">
         <v>3516</v>
       </c>
       <c r="B1471" t="s">
         <v>3517</v>
       </c>
       <c r="C1471" t="s" s="2">
         <v>3518</v>
       </c>
       <c r="D1471">
         <v>1</v>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="s" s="2">
-        <v>3516</v>
+        <v>3519</v>
       </c>
       <c r="B1472" t="s">
-        <v>3517</v>
+        <v>3520</v>
       </c>
       <c r="C1472" t="s" s="2">
-        <v>3519</v>
+        <v>3521</v>
       </c>
       <c r="D1472">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="s" s="2">
-        <v>3520</v>
+        <v>3522</v>
       </c>
       <c r="B1473" t="s">
-        <v>3521</v>
+        <v>3523</v>
       </c>
       <c r="C1473" t="s" s="2">
-        <v>3522</v>
+        <v>3524</v>
       </c>
       <c r="D1473">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="s" s="2">
-        <v>3520</v>
+        <v>3525</v>
       </c>
       <c r="B1474" t="s">
-        <v>3521</v>
+        <v>3526</v>
       </c>
       <c r="C1474" t="s" s="2">
-        <v>3523</v>
+        <v>3527</v>
       </c>
       <c r="D1474">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="s" s="2">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="B1475" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="C1475" t="s" s="2">
-        <v>3526</v>
+        <v>3528</v>
       </c>
       <c r="D1475">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="s" s="2">
-        <v>3524</v>
+        <v>3529</v>
       </c>
       <c r="B1476" t="s">
-        <v>3525</v>
+        <v>3530</v>
       </c>
       <c r="C1476" t="s" s="2">
-        <v>3527</v>
+        <v>3531</v>
       </c>
       <c r="D1476">
         <v>1</v>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="s" s="2">
-        <v>3528</v>
+        <v>3532</v>
       </c>
       <c r="B1477" t="s">
-        <v>3529</v>
+        <v>3533</v>
       </c>
       <c r="C1477" t="s" s="2">
-        <v>3530</v>
+        <v>3534</v>
       </c>
       <c r="D1477">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="s" s="2">
-        <v>3528</v>
+        <v>3535</v>
       </c>
       <c r="B1478" t="s">
-        <v>3529</v>
+        <v>3536</v>
       </c>
       <c r="C1478" t="s" s="2">
-        <v>3531</v>
+        <v>3537</v>
       </c>
       <c r="D1478">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="s" s="2">
-        <v>3532</v>
+        <v>3535</v>
       </c>
       <c r="B1479" t="s">
-        <v>3533</v>
+        <v>3536</v>
       </c>
       <c r="C1479" t="s" s="2">
-        <v>3534</v>
+        <v>3538</v>
       </c>
       <c r="D1479">
         <v>1</v>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="s" s="2">
-        <v>3532</v>
+        <v>3539</v>
       </c>
       <c r="B1480" t="s">
-        <v>3533</v>
+        <v>3540</v>
       </c>
       <c r="C1480" t="s" s="2">
-        <v>3535</v>
+        <v>3541</v>
       </c>
       <c r="D1480">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="s" s="2">
-        <v>3536</v>
+        <v>3539</v>
       </c>
       <c r="B1481" t="s">
-        <v>3537</v>
+        <v>3540</v>
       </c>
       <c r="C1481" t="s" s="2">
-        <v>3538</v>
+        <v>3542</v>
       </c>
       <c r="D1481">
         <v>5</v>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="s" s="2">
-        <v>3536</v>
+        <v>3543</v>
       </c>
       <c r="B1482" t="s">
-        <v>3537</v>
+        <v>3544</v>
       </c>
       <c r="C1482" t="s" s="2">
-        <v>3539</v>
+        <v>3545</v>
       </c>
       <c r="D1482">
         <v>1</v>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="s" s="2">
-        <v>3540</v>
+        <v>3546</v>
       </c>
       <c r="B1483" t="s">
-        <v>3541</v>
+        <v>3547</v>
       </c>
       <c r="C1483" t="s" s="2">
-        <v>3542</v>
+        <v>3548</v>
       </c>
       <c r="D1483">
         <v>1</v>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="s" s="2">
-        <v>3543</v>
+        <v>3549</v>
       </c>
       <c r="B1484" t="s">
-        <v>3544</v>
+        <v>3352</v>
       </c>
       <c r="C1484" t="s" s="2">
-        <v>3545</v>
+        <v>3550</v>
       </c>
       <c r="D1484">
         <v>1</v>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="s" s="2">
-        <v>3546</v>
+        <v>3549</v>
       </c>
       <c r="B1485" t="s">
-        <v>3547</v>
+        <v>3352</v>
       </c>
       <c r="C1485" t="s" s="2">
-        <v>3548</v>
+        <v>3551</v>
       </c>
       <c r="D1485">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="s" s="2">
-        <v>3549</v>
+        <v>3552</v>
       </c>
       <c r="B1486" t="s">
-        <v>3550</v>
+        <v>3363</v>
       </c>
       <c r="C1486" t="s" s="2">
-        <v>3551</v>
+        <v>3553</v>
       </c>
       <c r="D1486">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="s" s="2">
-        <v>3549</v>
+        <v>3552</v>
       </c>
       <c r="B1487" t="s">
-        <v>3550</v>
+        <v>3363</v>
       </c>
       <c r="C1487" t="s" s="2">
-        <v>3552</v>
+        <v>3554</v>
       </c>
       <c r="D1487">
         <v>1</v>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="s" s="2">
-        <v>3553</v>
+        <v>3555</v>
       </c>
       <c r="B1488" t="s">
-        <v>3554</v>
+        <v>3375</v>
       </c>
       <c r="C1488" t="s" s="2">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="D1488">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="s" s="2">
-        <v>3556</v>
+        <v>3555</v>
       </c>
       <c r="B1489" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1489" t="s" s="2">
         <v>3557</v>
-      </c>
-[...1 lines deleted...]
-        <v>3558</v>
       </c>
       <c r="D1489">
         <v>1</v>
       </c>
     </row>
     <row r="1490">
       <c r="A1490" t="s" s="2">
+        <v>3558</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1490" t="s" s="2">
         <v>3559</v>
       </c>
-      <c r="B1490" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1490">
-        <v>5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1491">
       <c r="A1491" t="s" s="2">
-        <v>3559</v>
+        <v>3558</v>
       </c>
       <c r="B1491" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1491" t="s" s="2">
         <v>3560</v>
-      </c>
-[...1 lines deleted...]
-        <v>3562</v>
       </c>
       <c r="D1491">
         <v>1</v>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="s" s="2">
-        <v>3563</v>
+        <v>3561</v>
       </c>
       <c r="B1492" t="s">
-        <v>3564</v>
+        <v>3401</v>
       </c>
       <c r="C1492" t="s" s="2">
-        <v>3565</v>
+        <v>3562</v>
       </c>
       <c r="D1492">
         <v>1</v>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="s" s="2">
+        <v>3561</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1493" t="s" s="2">
         <v>3563</v>
       </c>
-      <c r="B1493" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1493">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="s" s="2">
-        <v>3567</v>
+        <v>3564</v>
       </c>
       <c r="B1494" t="s">
-        <v>3568</v>
+        <v>3422</v>
       </c>
       <c r="C1494" t="s" s="2">
-        <v>3569</v>
+        <v>3565</v>
       </c>
       <c r="D1494">
         <v>1</v>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="s" s="2">
-        <v>3570</v>
+        <v>3564</v>
       </c>
       <c r="B1495" t="s">
-        <v>3571</v>
+        <v>3422</v>
       </c>
       <c r="C1495" t="s" s="2">
-        <v>3572</v>
+        <v>3566</v>
       </c>
       <c r="D1495">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="s" s="2">
-        <v>3573</v>
+        <v>3567</v>
       </c>
       <c r="B1496" t="s">
-        <v>3376</v>
+        <v>3426</v>
       </c>
       <c r="C1496" t="s" s="2">
-        <v>3574</v>
+        <v>3568</v>
       </c>
       <c r="D1496">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="s" s="2">
-        <v>3573</v>
+        <v>3567</v>
       </c>
       <c r="B1497" t="s">
-        <v>3376</v>
+        <v>3426</v>
       </c>
       <c r="C1497" t="s" s="2">
-        <v>3575</v>
+        <v>3569</v>
       </c>
       <c r="D1497">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="s" s="2">
-        <v>3576</v>
+        <v>3570</v>
       </c>
       <c r="B1498" t="s">
-        <v>3387</v>
+        <v>3445</v>
       </c>
       <c r="C1498" t="s" s="2">
-        <v>3577</v>
+        <v>3571</v>
       </c>
       <c r="D1498">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="s" s="2">
-        <v>3576</v>
+        <v>3570</v>
       </c>
       <c r="B1499" t="s">
-        <v>3387</v>
+        <v>3445</v>
       </c>
       <c r="C1499" t="s" s="2">
-        <v>3578</v>
+        <v>3572</v>
       </c>
       <c r="D1499">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1500">
       <c r="A1500" t="s" s="2">
-        <v>3579</v>
+        <v>3573</v>
       </c>
       <c r="B1500" t="s">
-        <v>3399</v>
+        <v>3448</v>
       </c>
       <c r="C1500" t="s" s="2">
-        <v>3580</v>
+        <v>3574</v>
       </c>
       <c r="D1500">
         <v>10</v>
       </c>
     </row>
     <row r="1501">
       <c r="A1501" t="s" s="2">
-        <v>3579</v>
+        <v>3573</v>
       </c>
       <c r="B1501" t="s">
-        <v>3399</v>
+        <v>3448</v>
       </c>
       <c r="C1501" t="s" s="2">
-        <v>3581</v>
+        <v>3575</v>
       </c>
       <c r="D1501">
         <v>1</v>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="s" s="2">
-        <v>3582</v>
+        <v>3576</v>
       </c>
       <c r="B1502" t="s">
-        <v>3409</v>
+        <v>3451</v>
       </c>
       <c r="C1502" t="s" s="2">
-        <v>3583</v>
+        <v>3577</v>
       </c>
       <c r="D1502">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="s" s="2">
-        <v>3582</v>
+        <v>3576</v>
       </c>
       <c r="B1503" t="s">
-        <v>3409</v>
+        <v>3451</v>
       </c>
       <c r="C1503" t="s" s="2">
-        <v>3584</v>
+        <v>3578</v>
       </c>
       <c r="D1503">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="s" s="2">
-        <v>3585</v>
+        <v>3579</v>
       </c>
       <c r="B1504" t="s">
-        <v>3425</v>
+        <v>3460</v>
       </c>
       <c r="C1504" t="s" s="2">
-        <v>3586</v>
+        <v>3580</v>
       </c>
       <c r="D1504">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="s" s="2">
-        <v>3585</v>
+        <v>3579</v>
       </c>
       <c r="B1505" t="s">
-        <v>3425</v>
+        <v>3460</v>
       </c>
       <c r="C1505" t="s" s="2">
-        <v>3587</v>
+        <v>3581</v>
       </c>
       <c r="D1505">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="s" s="2">
-        <v>3588</v>
+        <v>3582</v>
       </c>
       <c r="B1506" t="s">
-        <v>3446</v>
+        <v>3466</v>
       </c>
       <c r="C1506" t="s" s="2">
-        <v>3589</v>
+        <v>3583</v>
       </c>
       <c r="D1506">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="s" s="2">
-        <v>3588</v>
+        <v>3582</v>
       </c>
       <c r="B1507" t="s">
-        <v>3446</v>
+        <v>3466</v>
       </c>
       <c r="C1507" t="s" s="2">
-        <v>3590</v>
+        <v>3584</v>
       </c>
       <c r="D1507">
         <v>1</v>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="s" s="2">
-        <v>3591</v>
+        <v>3585</v>
       </c>
       <c r="B1508" t="s">
-        <v>3450</v>
+        <v>3475</v>
       </c>
       <c r="C1508" t="s" s="2">
-        <v>3592</v>
+        <v>3586</v>
       </c>
       <c r="D1508">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="s" s="2">
-        <v>3591</v>
+        <v>3585</v>
       </c>
       <c r="B1509" t="s">
-        <v>3450</v>
+        <v>3475</v>
       </c>
       <c r="C1509" t="s" s="2">
-        <v>3593</v>
+        <v>3587</v>
       </c>
       <c r="D1509">
-        <v>20</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1510">
       <c r="A1510" t="s" s="2">
-        <v>3594</v>
+        <v>3588</v>
       </c>
       <c r="B1510" t="s">
-        <v>3469</v>
+        <v>3493</v>
       </c>
       <c r="C1510" t="s" s="2">
-        <v>3595</v>
+        <v>3589</v>
       </c>
       <c r="D1510">
         <v>1</v>
       </c>
     </row>
     <row r="1511">
       <c r="A1511" t="s" s="2">
-        <v>3594</v>
+        <v>3588</v>
       </c>
       <c r="B1511" t="s">
-        <v>3469</v>
+        <v>3493</v>
       </c>
       <c r="C1511" t="s" s="2">
-        <v>3596</v>
+        <v>3590</v>
       </c>
       <c r="D1511">
-        <v>10</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="s" s="2">
-        <v>3597</v>
+        <v>3591</v>
       </c>
       <c r="B1512" t="s">
-        <v>3472</v>
+        <v>3501</v>
       </c>
       <c r="C1512" t="s" s="2">
-        <v>3598</v>
+        <v>3592</v>
       </c>
       <c r="D1512">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="s" s="2">
-        <v>3597</v>
+        <v>3591</v>
       </c>
       <c r="B1513" t="s">
-        <v>3472</v>
+        <v>3501</v>
       </c>
       <c r="C1513" t="s" s="2">
-        <v>3599</v>
+        <v>3593</v>
       </c>
       <c r="D1513">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="s" s="2">
-        <v>3600</v>
+        <v>3594</v>
       </c>
       <c r="B1514" t="s">
-        <v>3475</v>
+        <v>3509</v>
       </c>
       <c r="C1514" t="s" s="2">
-        <v>3601</v>
+        <v>3595</v>
       </c>
       <c r="D1514">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="s" s="2">
-        <v>3600</v>
+        <v>3594</v>
       </c>
       <c r="B1515" t="s">
-        <v>3475</v>
+        <v>3509</v>
       </c>
       <c r="C1515" t="s" s="2">
-        <v>3602</v>
+        <v>3596</v>
       </c>
       <c r="D1515">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="s" s="2">
-        <v>3603</v>
+        <v>3597</v>
       </c>
       <c r="B1516" t="s">
-        <v>3484</v>
+        <v>3513</v>
       </c>
       <c r="C1516" t="s" s="2">
-        <v>3604</v>
+        <v>3598</v>
       </c>
       <c r="D1516">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="s" s="2">
-        <v>3603</v>
+        <v>3597</v>
       </c>
       <c r="B1517" t="s">
-        <v>3484</v>
+        <v>3513</v>
       </c>
       <c r="C1517" t="s" s="2">
-        <v>3605</v>
+        <v>3599</v>
       </c>
       <c r="D1517">
-        <v>1</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="s" s="2">
-        <v>3606</v>
+        <v>3600</v>
       </c>
       <c r="B1518" t="s">
-        <v>3490</v>
+        <v>3517</v>
       </c>
       <c r="C1518" t="s" s="2">
-        <v>3607</v>
+        <v>3601</v>
       </c>
       <c r="D1518">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="s" s="2">
-        <v>3606</v>
+        <v>3600</v>
       </c>
       <c r="B1519" t="s">
-        <v>3490</v>
+        <v>3517</v>
       </c>
       <c r="C1519" t="s" s="2">
-        <v>3608</v>
+        <v>3602</v>
       </c>
       <c r="D1519">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1520">
       <c r="A1520" t="s" s="2">
-        <v>3609</v>
+        <v>3603</v>
       </c>
       <c r="B1520" t="s">
-        <v>3499</v>
+        <v>3520</v>
       </c>
       <c r="C1520" t="s" s="2">
-        <v>3610</v>
+        <v>3604</v>
       </c>
       <c r="D1520">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1521">
       <c r="A1521" t="s" s="2">
-        <v>3609</v>
+        <v>3603</v>
       </c>
       <c r="B1521" t="s">
-        <v>3499</v>
+        <v>3520</v>
       </c>
       <c r="C1521" t="s" s="2">
-        <v>3611</v>
+        <v>3605</v>
       </c>
       <c r="D1521">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="s" s="2">
-        <v>3612</v>
+        <v>3606</v>
       </c>
       <c r="B1522" t="s">
-        <v>3517</v>
+        <v>3607</v>
       </c>
       <c r="C1522" t="s" s="2">
-        <v>3613</v>
+        <v>3608</v>
       </c>
       <c r="D1522">
-        <v>1</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="s" s="2">
-        <v>3612</v>
+        <v>3606</v>
       </c>
       <c r="B1523" t="s">
-        <v>3517</v>
+        <v>3607</v>
       </c>
       <c r="C1523" t="s" s="2">
-        <v>3614</v>
+        <v>3609</v>
       </c>
       <c r="D1523">
-        <v>50</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="s" s="2">
-        <v>3615</v>
+        <v>3610</v>
       </c>
       <c r="B1524" t="s">
-        <v>3525</v>
-[...2 lines deleted...]
-        <v>3616</v>
+        <v>3611</v>
+      </c>
+      <c r="C1524" s="3">
+        <v>16939029817720</v>
       </c>
       <c r="D1524">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="s" s="2">
-        <v>3615</v>
+        <v>3610</v>
       </c>
       <c r="B1525" t="s">
-        <v>3525</v>
-[...2 lines deleted...]
-        <v>3617</v>
+        <v>3611</v>
+      </c>
+      <c r="C1525" s="3">
+        <v>26939029817727</v>
       </c>
       <c r="D1525">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="s" s="2">
-        <v>3618</v>
+        <v>3610</v>
       </c>
       <c r="B1526" t="s">
-        <v>3533</v>
+        <v>3611</v>
       </c>
       <c r="C1526" t="s" s="2">
-        <v>3619</v>
+        <v>3612</v>
       </c>
       <c r="D1526">
         <v>1</v>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="s" s="2">
-        <v>3618</v>
+        <v>3610</v>
       </c>
       <c r="B1527" t="s">
-        <v>3533</v>
-[...2 lines deleted...]
-        <v>3620</v>
+        <v>3611</v>
+      </c>
+      <c r="C1527" s="3">
+        <v>36939029817724</v>
       </c>
       <c r="D1527">
-        <v>50</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="s" s="2">
-        <v>3621</v>
+        <v>3613</v>
       </c>
       <c r="B1528" t="s">
-        <v>3537</v>
-[...2 lines deleted...]
-        <v>3622</v>
+        <v>3614</v>
+      </c>
+      <c r="C1528" s="3">
+        <v>16939029817768</v>
       </c>
       <c r="D1528">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="s" s="2">
-        <v>3621</v>
+        <v>3613</v>
       </c>
       <c r="B1529" t="s">
-        <v>3537</v>
-[...2 lines deleted...]
-        <v>3623</v>
+        <v>3614</v>
+      </c>
+      <c r="C1529" s="3">
+        <v>26939029817765</v>
       </c>
       <c r="D1529">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1530">
       <c r="A1530" t="s" s="2">
-        <v>3624</v>
+        <v>3613</v>
       </c>
       <c r="B1530" t="s">
-        <v>3541</v>
-[...2 lines deleted...]
-        <v>3625</v>
+        <v>3614</v>
+      </c>
+      <c r="C1530" s="3">
+        <v>36939029817762</v>
       </c>
       <c r="D1530">
-        <v>1</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1531">
       <c r="A1531" t="s" s="2">
-        <v>3624</v>
+        <v>3613</v>
       </c>
       <c r="B1531" t="s">
-        <v>3541</v>
+        <v>3614</v>
       </c>
       <c r="C1531" t="s" s="2">
-        <v>3626</v>
+        <v>3615</v>
       </c>
       <c r="D1531">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="s" s="2">
-        <v>3627</v>
+        <v>3616</v>
       </c>
       <c r="B1532" t="s">
-        <v>3544</v>
+        <v>3617</v>
       </c>
       <c r="C1532" t="s" s="2">
-        <v>3628</v>
+        <v>3618</v>
       </c>
       <c r="D1532">
         <v>1</v>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="s" s="2">
-        <v>3627</v>
+        <v>3616</v>
       </c>
       <c r="B1533" t="s">
-        <v>3544</v>
-[...2 lines deleted...]
-        <v>3629</v>
+        <v>3617</v>
+      </c>
+      <c r="C1533" s="3">
+        <v>16939029817744</v>
       </c>
       <c r="D1533">
         <v>10</v>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="s" s="2">
-        <v>3630</v>
+        <v>3616</v>
       </c>
       <c r="B1534" t="s">
-        <v>3631</v>
-[...2 lines deleted...]
-        <v>3632</v>
+        <v>3617</v>
+      </c>
+      <c r="C1534" s="3">
+        <v>36939029817748</v>
       </c>
       <c r="D1534">
-        <v>20</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="s" s="2">
-        <v>3630</v>
+        <v>3616</v>
       </c>
       <c r="B1535" t="s">
-        <v>3631</v>
-[...2 lines deleted...]
-        <v>3633</v>
+        <v>3617</v>
+      </c>
+      <c r="C1535" s="3">
+        <v>26939029817741</v>
       </c>
       <c r="D1535">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="s" s="2">
-        <v>3634</v>
+        <v>3619</v>
       </c>
       <c r="B1536" t="s">
-        <v>3635</v>
+        <v>3620</v>
       </c>
       <c r="C1536" s="3">
-        <v>16939029817720</v>
+        <v>16939029817751</v>
       </c>
       <c r="D1536">
         <v>10</v>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="s" s="2">
-        <v>3634</v>
+        <v>3619</v>
       </c>
       <c r="B1537" t="s">
-        <v>3635</v>
+        <v>3620</v>
       </c>
       <c r="C1537" s="3">
-        <v>26939029817727</v>
+        <v>26939029817758</v>
       </c>
       <c r="D1537">
         <v>100</v>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="s" s="2">
-        <v>3634</v>
+        <v>3619</v>
       </c>
       <c r="B1538" t="s">
-        <v>3635</v>
+        <v>3620</v>
       </c>
       <c r="C1538" t="s" s="2">
-        <v>3636</v>
+        <v>3621</v>
       </c>
       <c r="D1538">
         <v>1</v>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="s" s="2">
-        <v>3634</v>
+        <v>3619</v>
       </c>
       <c r="B1539" t="s">
-        <v>3635</v>
+        <v>3620</v>
       </c>
       <c r="C1539" s="3">
-        <v>36939029817724</v>
+        <v>36939029817755</v>
       </c>
       <c r="D1539">
         <v>1000</v>
       </c>
     </row>
     <row r="1540">
       <c r="A1540" t="s" s="2">
-        <v>3637</v>
+        <v>3622</v>
       </c>
       <c r="B1540" t="s">
-        <v>3638</v>
+        <v>3623</v>
       </c>
       <c r="C1540" s="3">
-        <v>16939029817768</v>
+        <v>36939029817786</v>
       </c>
       <c r="D1540">
-        <v>10</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1541">
       <c r="A1541" t="s" s="2">
-        <v>3637</v>
+        <v>3622</v>
       </c>
       <c r="B1541" t="s">
-        <v>3638</v>
+        <v>3623</v>
       </c>
       <c r="C1541" s="3">
-        <v>26939029817765</v>
+        <v>16939029817782</v>
       </c>
       <c r="D1541">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="s" s="2">
-        <v>3637</v>
+        <v>3622</v>
       </c>
       <c r="B1542" t="s">
-        <v>3638</v>
-[...2 lines deleted...]
-        <v>36939029817762</v>
+        <v>3623</v>
+      </c>
+      <c r="C1542" t="s" s="2">
+        <v>3624</v>
       </c>
       <c r="D1542">
-        <v>1000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="s" s="2">
-        <v>3637</v>
+        <v>3622</v>
       </c>
       <c r="B1543" t="s">
-        <v>3638</v>
-[...2 lines deleted...]
-        <v>3639</v>
+        <v>3623</v>
+      </c>
+      <c r="C1543" s="3">
+        <v>26939029817789</v>
       </c>
       <c r="D1543">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="s" s="2">
-        <v>3640</v>
+        <v>3625</v>
       </c>
       <c r="B1544" t="s">
-        <v>3641</v>
-[...2 lines deleted...]
-        <v>3642</v>
+        <v>3626</v>
+      </c>
+      <c r="C1544" s="3">
+        <v>26939029817796</v>
       </c>
       <c r="D1544">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="s" s="2">
-        <v>3640</v>
+        <v>3625</v>
       </c>
       <c r="B1545" t="s">
-        <v>3641</v>
+        <v>3626</v>
       </c>
       <c r="C1545" s="3">
-        <v>16939029817744</v>
+        <v>16939029817799</v>
       </c>
       <c r="D1545">
         <v>10</v>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="s" s="2">
-        <v>3640</v>
+        <v>3625</v>
       </c>
       <c r="B1546" t="s">
-        <v>3641</v>
-[...2 lines deleted...]
-        <v>36939029817748</v>
+        <v>3626</v>
+      </c>
+      <c r="C1546" t="s" s="2">
+        <v>3627</v>
       </c>
       <c r="D1546">
-        <v>1000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="s" s="2">
-        <v>3640</v>
+        <v>3625</v>
       </c>
       <c r="B1547" t="s">
-        <v>3641</v>
+        <v>3626</v>
       </c>
       <c r="C1547" s="3">
-        <v>26939029817741</v>
+        <v>36939029817793</v>
       </c>
       <c r="D1547">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="s" s="2">
-        <v>3643</v>
+        <v>3628</v>
       </c>
       <c r="B1548" t="s">
-        <v>3644</v>
+        <v>3629</v>
       </c>
       <c r="C1548" s="3">
-        <v>16939029817751</v>
+        <v>36939029817700</v>
       </c>
       <c r="D1548">
-        <v>10</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="s" s="2">
-        <v>3643</v>
+        <v>3628</v>
       </c>
       <c r="B1549" t="s">
-        <v>3644</v>
+        <v>3629</v>
       </c>
       <c r="C1549" s="3">
-        <v>26939029817758</v>
+        <v>26939029817703</v>
       </c>
       <c r="D1549">
         <v>100</v>
       </c>
     </row>
     <row r="1550">
       <c r="A1550" t="s" s="2">
-        <v>3643</v>
+        <v>3628</v>
       </c>
       <c r="B1550" t="s">
-        <v>3644</v>
+        <v>3629</v>
       </c>
       <c r="C1550" t="s" s="2">
-        <v>3645</v>
+        <v>3630</v>
       </c>
       <c r="D1550">
         <v>1</v>
       </c>
     </row>
     <row r="1551">
       <c r="A1551" t="s" s="2">
-        <v>3643</v>
+        <v>3628</v>
       </c>
       <c r="B1551" t="s">
-        <v>3644</v>
+        <v>3629</v>
       </c>
       <c r="C1551" s="3">
-        <v>36939029817755</v>
+        <v>16939029817706</v>
       </c>
       <c r="D1551">
-        <v>1000</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="s" s="2">
-        <v>3646</v>
+        <v>3631</v>
       </c>
       <c r="B1552" t="s">
-        <v>3647</v>
-[...2 lines deleted...]
-        <v>36939029817786</v>
+        <v>3632</v>
+      </c>
+      <c r="C1552" t="s" s="2">
+        <v>3633</v>
       </c>
       <c r="D1552">
-        <v>1000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="s" s="2">
-        <v>3646</v>
+        <v>3631</v>
       </c>
       <c r="B1553" t="s">
-        <v>3647</v>
+        <v>3632</v>
       </c>
       <c r="C1553" s="3">
-        <v>16939029817782</v>
+        <v>26939029817710</v>
       </c>
       <c r="D1553">
-        <v>10</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="s" s="2">
-        <v>3646</v>
+        <v>3631</v>
       </c>
       <c r="B1554" t="s">
-        <v>3647</v>
-[...2 lines deleted...]
-        <v>3648</v>
+        <v>3632</v>
+      </c>
+      <c r="C1554" s="3">
+        <v>16939029817713</v>
       </c>
       <c r="D1554">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="s" s="2">
-        <v>3646</v>
+        <v>3631</v>
       </c>
       <c r="B1555" t="s">
-        <v>3647</v>
+        <v>3632</v>
       </c>
       <c r="C1555" s="3">
-        <v>26939029817789</v>
+        <v>36939029817717</v>
       </c>
       <c r="D1555">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="s" s="2">
-        <v>3649</v>
+        <v>3634</v>
       </c>
       <c r="B1556" t="s">
-        <v>3650</v>
+        <v>3635</v>
       </c>
       <c r="C1556" s="3">
-        <v>16939029817799</v>
+        <v>16939029817737</v>
       </c>
       <c r="D1556">
         <v>10</v>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="s" s="2">
-        <v>3649</v>
+        <v>3634</v>
       </c>
       <c r="B1557" t="s">
-        <v>3650</v>
-[...2 lines deleted...]
-        <v>3651</v>
+        <v>3635</v>
+      </c>
+      <c r="C1557" s="3">
+        <v>36939029817731</v>
       </c>
       <c r="D1557">
-        <v>1</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="s" s="2">
-        <v>3649</v>
+        <v>3634</v>
       </c>
       <c r="B1558" t="s">
-        <v>3650</v>
+        <v>3635</v>
       </c>
       <c r="C1558" s="3">
-        <v>26939029817796</v>
+        <v>26939029817734</v>
       </c>
       <c r="D1558">
         <v>100</v>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="s" s="2">
-        <v>3649</v>
+        <v>3634</v>
       </c>
       <c r="B1559" t="s">
-        <v>3650</v>
-[...2 lines deleted...]
-        <v>36939029817793</v>
+        <v>3635</v>
+      </c>
+      <c r="C1559" t="s" s="2">
+        <v>3636</v>
       </c>
       <c r="D1559">
-        <v>1000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1560">
       <c r="A1560" t="s" s="2">
-        <v>3652</v>
+        <v>3637</v>
       </c>
       <c r="B1560" t="s">
-        <v>3653</v>
+        <v>3638</v>
       </c>
       <c r="C1560" s="3">
-        <v>36939029817700</v>
+        <v>16939029817775</v>
       </c>
       <c r="D1560">
-        <v>1000</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1561">
       <c r="A1561" t="s" s="2">
-        <v>3652</v>
+        <v>3637</v>
       </c>
       <c r="B1561" t="s">
-        <v>3653</v>
+        <v>3638</v>
       </c>
       <c r="C1561" s="3">
-        <v>26939029817703</v>
+        <v>36939029817779</v>
       </c>
       <c r="D1561">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="s" s="2">
-        <v>3652</v>
+        <v>3637</v>
       </c>
       <c r="B1562" t="s">
-        <v>3653</v>
-[...2 lines deleted...]
-        <v>3654</v>
+        <v>3638</v>
+      </c>
+      <c r="C1562" s="3">
+        <v>26939029817772</v>
       </c>
       <c r="D1562">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="s" s="2">
-        <v>3652</v>
+        <v>3637</v>
       </c>
       <c r="B1563" t="s">
-        <v>3653</v>
-[...2 lines deleted...]
-        <v>16939029817706</v>
+        <v>3638</v>
+      </c>
+      <c r="C1563" t="s" s="2">
+        <v>3639</v>
       </c>
       <c r="D1563">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="s" s="2">
-        <v>3655</v>
+        <v>3640</v>
       </c>
       <c r="B1564" t="s">
-        <v>3656</v>
-[...2 lines deleted...]
-        <v>3657</v>
+        <v>3641</v>
+      </c>
+      <c r="C1564" s="3">
+        <v>26939029817802</v>
       </c>
       <c r="D1564">
-        <v>1</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="s" s="2">
-        <v>3655</v>
+        <v>3640</v>
       </c>
       <c r="B1565" t="s">
-        <v>3656</v>
+        <v>3641</v>
       </c>
       <c r="C1565" s="3">
-        <v>26939029817710</v>
+        <v>36939029817809</v>
       </c>
       <c r="D1565">
-        <v>100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="s" s="2">
-        <v>3655</v>
+        <v>3640</v>
       </c>
       <c r="B1566" t="s">
-        <v>3656</v>
-[...2 lines deleted...]
-        <v>16939029817713</v>
+        <v>3641</v>
+      </c>
+      <c r="C1566" t="s" s="2">
+        <v>3642</v>
       </c>
       <c r="D1566">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="s" s="2">
-        <v>3655</v>
+        <v>3640</v>
       </c>
       <c r="B1567" t="s">
-        <v>3656</v>
+        <v>3641</v>
       </c>
       <c r="C1567" s="3">
-        <v>36939029817717</v>
+        <v>16939029817805</v>
       </c>
       <c r="D1567">
-        <v>1000</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="s" s="2">
-        <v>3658</v>
+        <v>3643</v>
       </c>
       <c r="B1568" t="s">
-        <v>3659</v>
+        <v>3644</v>
       </c>
       <c r="C1568" s="3">
-        <v>16939029817737</v>
+        <v>36939029817816</v>
       </c>
       <c r="D1568">
-        <v>10</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="s" s="2">
-        <v>3658</v>
+        <v>3643</v>
       </c>
       <c r="B1569" t="s">
-        <v>3659</v>
-[...2 lines deleted...]
-        <v>26939029817734</v>
+        <v>3644</v>
+      </c>
+      <c r="C1569" t="s" s="2">
+        <v>3645</v>
       </c>
       <c r="D1569">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1570">
       <c r="A1570" t="s" s="2">
-        <v>3658</v>
+        <v>3643</v>
       </c>
       <c r="B1570" t="s">
-        <v>3659</v>
+        <v>3644</v>
       </c>
       <c r="C1570" s="3">
-        <v>36939029817731</v>
+        <v>26939029817819</v>
       </c>
       <c r="D1570">
-        <v>1000</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1571">
       <c r="A1571" t="s" s="2">
-        <v>3658</v>
+        <v>3643</v>
       </c>
       <c r="B1571" t="s">
-        <v>3659</v>
-[...2 lines deleted...]
-        <v>3660</v>
+        <v>3644</v>
+      </c>
+      <c r="C1571" s="3">
+        <v>16939029817812</v>
       </c>
       <c r="D1571">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="s" s="2">
-        <v>3661</v>
+        <v>3646</v>
       </c>
       <c r="B1572" t="s">
-        <v>3662</v>
-[...2 lines deleted...]
-        <v>26939029817772</v>
+        <v>3647</v>
+      </c>
+      <c r="C1572" t="s" s="2">
+        <v>3648</v>
       </c>
       <c r="D1572">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="s" s="2">
-        <v>3661</v>
+        <v>3649</v>
       </c>
       <c r="B1573" t="s">
-        <v>3662</v>
-[...2 lines deleted...]
-        <v>16939029817775</v>
+        <v>3650</v>
+      </c>
+      <c r="C1573" t="s" s="2">
+        <v>3651</v>
       </c>
       <c r="D1573">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="s" s="2">
-        <v>3661</v>
+        <v>3652</v>
       </c>
       <c r="B1574" t="s">
-        <v>3662</v>
-[...2 lines deleted...]
-        <v>36939029817779</v>
+        <v>3653</v>
+      </c>
+      <c r="C1574" t="s" s="2">
+        <v>3654</v>
       </c>
       <c r="D1574">
-        <v>1000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="s" s="2">
-        <v>3661</v>
+        <v>3655</v>
       </c>
       <c r="B1575" t="s">
-        <v>3662</v>
+        <v>3656</v>
       </c>
       <c r="C1575" t="s" s="2">
-        <v>3663</v>
+        <v>3657</v>
       </c>
       <c r="D1575">
         <v>1</v>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="s" s="2">
-        <v>3664</v>
+        <v>3658</v>
       </c>
       <c r="B1576" t="s">
-        <v>3665</v>
-[...2 lines deleted...]
-        <v>26939029817802</v>
+        <v>3659</v>
+      </c>
+      <c r="C1576" t="s" s="2">
+        <v>3660</v>
       </c>
       <c r="D1576">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="s" s="2">
-        <v>3664</v>
+        <v>3661</v>
       </c>
       <c r="B1577" t="s">
-        <v>3665</v>
-[...2 lines deleted...]
-        <v>36939029817809</v>
+        <v>3662</v>
+      </c>
+      <c r="C1577" t="s" s="2">
+        <v>3663</v>
       </c>
       <c r="D1577">
-        <v>1000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="s" s="2">
         <v>3664</v>
       </c>
       <c r="B1578" t="s">
         <v>3665</v>
       </c>
       <c r="C1578" t="s" s="2">
         <v>3666</v>
       </c>
       <c r="D1578">
         <v>1</v>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="s" s="2">
-        <v>3664</v>
+        <v>3667</v>
       </c>
       <c r="B1579" t="s">
-        <v>3665</v>
-[...2 lines deleted...]
-        <v>16939029817805</v>
+        <v>3668</v>
+      </c>
+      <c r="C1579" t="s" s="2">
+        <v>3669</v>
       </c>
       <c r="D1579">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1580">
       <c r="A1580" t="s" s="2">
-        <v>3667</v>
+        <v>3670</v>
       </c>
       <c r="B1580" t="s">
-        <v>3668</v>
-[...2 lines deleted...]
-        <v>36939029817816</v>
+        <v>3671</v>
+      </c>
+      <c r="C1580" t="s" s="2">
+        <v>3672</v>
       </c>
       <c r="D1580">
-        <v>1000</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1581">
       <c r="A1581" t="s" s="2">
-        <v>3667</v>
+        <v>3673</v>
       </c>
       <c r="B1581" t="s">
-        <v>3668</v>
+        <v>3674</v>
       </c>
       <c r="C1581" t="s" s="2">
-        <v>3669</v>
+        <v>3675</v>
       </c>
       <c r="D1581">
         <v>1</v>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="s" s="2">
-        <v>3667</v>
+        <v>3676</v>
       </c>
       <c r="B1582" t="s">
-        <v>3668</v>
-[...2 lines deleted...]
-        <v>26939029817819</v>
+        <v>3677</v>
+      </c>
+      <c r="C1582" t="s" s="2">
+        <v>3678</v>
       </c>
       <c r="D1582">
-        <v>100</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="s" s="2">
-        <v>3667</v>
+        <v>3679</v>
       </c>
       <c r="B1583" t="s">
-        <v>3668</v>
-[...2 lines deleted...]
-        <v>16939029817812</v>
+        <v>3680</v>
+      </c>
+      <c r="C1583" t="s" s="2">
+        <v>3681</v>
       </c>
       <c r="D1583">
-        <v>10</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="s" s="2">
-        <v>3670</v>
+        <v>3682</v>
       </c>
       <c r="B1584" t="s">
-        <v>3671</v>
+        <v>3683</v>
       </c>
       <c r="C1584" t="s" s="2">
-        <v>3672</v>
+        <v>3684</v>
       </c>
       <c r="D1584">
         <v>1</v>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="s" s="2">
-        <v>3673</v>
+        <v>3685</v>
       </c>
       <c r="B1585" t="s">
-        <v>3674</v>
+        <v>3686</v>
       </c>
       <c r="C1585" t="s" s="2">
-        <v>3675</v>
+        <v>3687</v>
       </c>
       <c r="D1585">
         <v>1</v>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="s" s="2">
-        <v>3676</v>
+        <v>3688</v>
       </c>
       <c r="B1586" t="s">
-        <v>3677</v>
+        <v>3689</v>
       </c>
       <c r="C1586" t="s" s="2">
-        <v>3678</v>
+        <v>3690</v>
       </c>
       <c r="D1586">
         <v>1</v>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="s" s="2">
-        <v>3679</v>
+        <v>3691</v>
       </c>
       <c r="B1587" t="s">
-        <v>3680</v>
+        <v>3692</v>
       </c>
       <c r="C1587" t="s" s="2">
-        <v>3681</v>
+        <v>3693</v>
       </c>
       <c r="D1587">
         <v>1</v>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="s" s="2">
-        <v>3682</v>
+        <v>3694</v>
       </c>
       <c r="B1588" t="s">
-        <v>3683</v>
+        <v>3695</v>
       </c>
       <c r="C1588" t="s" s="2">
-        <v>3684</v>
+        <v>3696</v>
       </c>
       <c r="D1588">
         <v>1</v>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="s" s="2">
-        <v>3685</v>
+        <v>3697</v>
       </c>
       <c r="B1589" t="s">
-        <v>3686</v>
+        <v>3698</v>
       </c>
       <c r="C1589" t="s" s="2">
-        <v>3687</v>
+        <v>3699</v>
       </c>
       <c r="D1589">
         <v>1</v>
       </c>
     </row>
     <row r="1590">
       <c r="A1590" t="s" s="2">
-        <v>3688</v>
+        <v>3700</v>
       </c>
       <c r="B1590" t="s">
-        <v>3689</v>
+        <v>3701</v>
       </c>
       <c r="C1590" t="s" s="2">
-        <v>3690</v>
+        <v>3702</v>
       </c>
       <c r="D1590">
         <v>1</v>
       </c>
     </row>
     <row r="1591">
       <c r="A1591" t="s" s="2">
-        <v>3691</v>
+        <v>3703</v>
       </c>
       <c r="B1591" t="s">
-        <v>3692</v>
+        <v>3704</v>
       </c>
       <c r="C1591" t="s" s="2">
-        <v>3693</v>
+        <v>3705</v>
       </c>
       <c r="D1591">
         <v>1</v>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="s" s="2">
-        <v>3694</v>
+        <v>3703</v>
       </c>
       <c r="B1592" t="s">
-        <v>3695</v>
+        <v>3704</v>
       </c>
       <c r="C1592" t="s" s="2">
-        <v>3696</v>
+        <v>3706</v>
       </c>
       <c r="D1592">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="s" s="2">
-        <v>3697</v>
+        <v>3707</v>
       </c>
       <c r="B1593" t="s">
-        <v>3698</v>
+        <v>3708</v>
       </c>
       <c r="C1593" t="s" s="2">
-        <v>3699</v>
+        <v>3709</v>
       </c>
       <c r="D1593">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="s" s="2">
-        <v>3700</v>
+        <v>3707</v>
       </c>
       <c r="B1594" t="s">
-        <v>3701</v>
+        <v>3708</v>
       </c>
       <c r="C1594" t="s" s="2">
-        <v>3702</v>
+        <v>3710</v>
       </c>
       <c r="D1594">
         <v>1</v>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="s" s="2">
-        <v>3703</v>
+        <v>3711</v>
       </c>
       <c r="B1595" t="s">
-        <v>3704</v>
+        <v>3712</v>
       </c>
       <c r="C1595" t="s" s="2">
-        <v>3705</v>
+        <v>3713</v>
       </c>
       <c r="D1595">
         <v>1</v>
       </c>
     </row>
     <row r="1596">
       <c r="A1596" t="s" s="2">
-        <v>3706</v>
+        <v>3711</v>
       </c>
       <c r="B1596" t="s">
-        <v>3707</v>
+        <v>3712</v>
       </c>
       <c r="C1596" t="s" s="2">
-        <v>3708</v>
+        <v>3714</v>
       </c>
       <c r="D1596">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1597">
       <c r="A1597" t="s" s="2">
-        <v>3709</v>
+        <v>3715</v>
       </c>
       <c r="B1597" t="s">
-        <v>3710</v>
+        <v>3716</v>
       </c>
       <c r="C1597" t="s" s="2">
-        <v>3711</v>
+        <v>3717</v>
       </c>
       <c r="D1597">
         <v>1</v>
       </c>
     </row>
     <row r="1598">
       <c r="A1598" t="s" s="2">
-        <v>3712</v>
+        <v>3715</v>
       </c>
       <c r="B1598" t="s">
-        <v>3713</v>
+        <v>3716</v>
       </c>
       <c r="C1598" t="s" s="2">
-        <v>3714</v>
+        <v>3718</v>
       </c>
       <c r="D1598">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="1599">
       <c r="A1599" t="s" s="2">
-        <v>3715</v>
+        <v>3719</v>
       </c>
       <c r="B1599" t="s">
-        <v>3716</v>
+        <v>3720</v>
       </c>
       <c r="C1599" t="s" s="2">
-        <v>3717</v>
+        <v>3721</v>
       </c>
       <c r="D1599">
         <v>1</v>
       </c>
     </row>
     <row r="1600">
       <c r="A1600" t="s" s="2">
-        <v>3718</v>
+        <v>3722</v>
       </c>
       <c r="B1600" t="s">
-        <v>3719</v>
+        <v>3723</v>
       </c>
       <c r="C1600" t="s" s="2">
-        <v>3720</v>
+        <v>3724</v>
       </c>
       <c r="D1600">
         <v>1</v>
       </c>
     </row>
     <row r="1601">
       <c r="A1601" t="s" s="2">
-        <v>3721</v>
+        <v>3725</v>
       </c>
       <c r="B1601" t="s">
-        <v>3722</v>
+        <v>3726</v>
       </c>
       <c r="C1601" t="s" s="2">
-        <v>3723</v>
+        <v>3727</v>
       </c>
       <c r="D1601">
         <v>1</v>
       </c>
     </row>
     <row r="1602">
       <c r="A1602" t="s" s="2">
-        <v>3724</v>
+        <v>3728</v>
       </c>
       <c r="B1602" t="s">
-        <v>3725</v>
+        <v>3729</v>
       </c>
       <c r="C1602" t="s" s="2">
-        <v>3726</v>
+        <v>3730</v>
       </c>
       <c r="D1602">
         <v>1</v>
       </c>
     </row>
     <row r="1603">
       <c r="A1603" t="s" s="2">
-        <v>3727</v>
+        <v>3731</v>
       </c>
       <c r="B1603" t="s">
-        <v>3728</v>
+        <v>3732</v>
       </c>
       <c r="C1603" t="s" s="2">
-        <v>3729</v>
+        <v>3733</v>
       </c>
       <c r="D1603">
         <v>1</v>
       </c>
     </row>
     <row r="1604">
       <c r="A1604" t="s" s="2">
-        <v>3727</v>
+        <v>3734</v>
       </c>
       <c r="B1604" t="s">
-        <v>3728</v>
+        <v>3735</v>
       </c>
       <c r="C1604" t="s" s="2">
-        <v>3730</v>
+        <v>3736</v>
       </c>
       <c r="D1604">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1605">
       <c r="A1605" t="s" s="2">
-        <v>3731</v>
+        <v>3737</v>
       </c>
       <c r="B1605" t="s">
-        <v>3732</v>
+        <v>3738</v>
       </c>
       <c r="C1605" t="s" s="2">
-        <v>3733</v>
+        <v>3739</v>
       </c>
       <c r="D1605">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1606">
       <c r="A1606" t="s" s="2">
-        <v>3731</v>
+        <v>3740</v>
       </c>
       <c r="B1606" t="s">
-        <v>3732</v>
+        <v>3741</v>
       </c>
       <c r="C1606" t="s" s="2">
-        <v>3734</v>
+        <v>3742</v>
       </c>
       <c r="D1606">
         <v>1</v>
       </c>
     </row>
     <row r="1607">
       <c r="A1607" t="s" s="2">
-        <v>3735</v>
+        <v>3743</v>
       </c>
       <c r="B1607" t="s">
-        <v>3736</v>
+        <v>3744</v>
       </c>
       <c r="C1607" t="s" s="2">
-        <v>3737</v>
+        <v>3745</v>
       </c>
       <c r="D1607">
         <v>1</v>
       </c>
     </row>
     <row r="1608">
       <c r="A1608" t="s" s="2">
-        <v>3735</v>
+        <v>3746</v>
       </c>
       <c r="B1608" t="s">
-        <v>3736</v>
+        <v>3747</v>
       </c>
       <c r="C1608" t="s" s="2">
-        <v>3738</v>
+        <v>3748</v>
       </c>
       <c r="D1608">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1609">
       <c r="A1609" t="s" s="2">
-        <v>3739</v>
+        <v>3749</v>
       </c>
       <c r="B1609" t="s">
-        <v>3740</v>
+        <v>3750</v>
       </c>
       <c r="C1609" t="s" s="2">
-        <v>3741</v>
+        <v>3751</v>
       </c>
       <c r="D1609">
         <v>1</v>
       </c>
     </row>
     <row r="1610">
       <c r="A1610" t="s" s="2">
-        <v>3739</v>
+        <v>3752</v>
       </c>
       <c r="B1610" t="s">
-        <v>3740</v>
+        <v>3753</v>
       </c>
       <c r="C1610" t="s" s="2">
-        <v>3742</v>
+        <v>3754</v>
       </c>
       <c r="D1610">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="1611">
       <c r="A1611" t="s" s="2">
-        <v>3743</v>
+        <v>3755</v>
       </c>
       <c r="B1611" t="s">
-        <v>3744</v>
+        <v>3756</v>
       </c>
       <c r="C1611" t="s" s="2">
-        <v>3745</v>
+        <v>3757</v>
       </c>
       <c r="D1611">
         <v>1</v>
       </c>
     </row>
     <row r="1612">
       <c r="A1612" t="s" s="2">
-        <v>3746</v>
+        <v>3758</v>
       </c>
       <c r="B1612" t="s">
-        <v>3747</v>
+        <v>3759</v>
       </c>
       <c r="C1612" t="s" s="2">
-        <v>3748</v>
+        <v>3760</v>
       </c>
       <c r="D1612">
-        <v>1</v>
-[...166 lines deleted...]
-      <c r="D1624">
         <v>1</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title>ERBE Productcodes</dc:title>
   <dc:subject/>
   <dc:creator>Erbe Elektromedizin GmbH</dc:creator>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>